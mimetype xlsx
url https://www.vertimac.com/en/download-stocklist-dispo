--- v0 (2026-05-11)
+++ v1 (2026-06-26)
@@ -12,1508 +12,1619 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Catalog" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="486">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="523">
   <si>
     <t>Ref. Nr.</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Power source</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Hours</t>
   </si>
   <si>
     <t>Height</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>V37024</t>
   </si>
   <si>
     <t>DIESEL 4X4</t>
   </si>
   <si>
     <t>Holland Lift</t>
   </si>
   <si>
     <t>B-195DL25</t>
   </si>
   <si>
     <t>21,50</t>
   </si>
   <si>
-    <t>24.000,00 €</t>
+    <t>25.500,00 €</t>
   </si>
   <si>
     <t>Dispo</t>
   </si>
   <si>
-    <t>V25007</t>
+    <t>V29283</t>
+  </si>
+  <si>
+    <t>Forklifts</t>
   </si>
   <si>
     <t>ELECTRIC</t>
   </si>
   <si>
+    <t>CPD25-AC4</t>
+  </si>
+  <si>
+    <t>4,05</t>
+  </si>
+  <si>
+    <t>13.950,00 €</t>
+  </si>
+  <si>
+    <t>V29308</t>
+  </si>
+  <si>
     <t>Toyota</t>
   </si>
   <si>
     <t>8FBEK16T</t>
   </si>
   <si>
     <t>4,30</t>
   </si>
   <si>
-    <t>14.000,00 €</t>
-[...20 lines deleted...]
-    <t>8FBMKT25</t>
+    <t>15.950,00 €</t>
+  </si>
+  <si>
+    <t>V25015</t>
+  </si>
+  <si>
+    <t>V29309</t>
+  </si>
+  <si>
+    <t>V30499</t>
+  </si>
+  <si>
+    <t>8FBMT50</t>
   </si>
   <si>
     <t>4,70</t>
   </si>
   <si>
-    <t>16.950,00 €</t>
-[...17 lines deleted...]
-    <t>V22982</t>
+    <t>22.500,00 €</t>
+  </si>
+  <si>
+    <t>V34636</t>
+  </si>
+  <si>
+    <t>Truck mounted platforms</t>
+  </si>
+  <si>
+    <t>DIESEL</t>
+  </si>
+  <si>
+    <t>Forste 18T H+H Speed</t>
+  </si>
+  <si>
+    <t>11.703.400</t>
+  </si>
+  <si>
+    <t>17,70</t>
+  </si>
+  <si>
+    <t>55.000,00 €</t>
+  </si>
+  <si>
+    <t>V34652</t>
+  </si>
+  <si>
+    <t>Forste 20D Speed Ive</t>
+  </si>
+  <si>
+    <t>4.431.170</t>
+  </si>
+  <si>
+    <t>19,60</t>
+  </si>
+  <si>
+    <t>57.500,00 €</t>
+  </si>
+  <si>
+    <t>V31992</t>
+  </si>
+  <si>
+    <t>Articulating booms</t>
+  </si>
+  <si>
+    <t>Haulotte</t>
+  </si>
+  <si>
+    <t>HA20RTJ Pro</t>
+  </si>
+  <si>
+    <t>20,60</t>
+  </si>
+  <si>
+    <t>54.500,00 €</t>
+  </si>
+  <si>
+    <t>V35577</t>
+  </si>
+  <si>
+    <t>Genie</t>
+  </si>
+  <si>
+    <t>Z80-60RT</t>
+  </si>
+  <si>
+    <t>26,40</t>
+  </si>
+  <si>
+    <t>39.500,00 €</t>
+  </si>
+  <si>
+    <t>V28570</t>
+  </si>
+  <si>
+    <t>JLG</t>
+  </si>
+  <si>
+    <t>E300AJP</t>
+  </si>
+  <si>
+    <t>11,14</t>
+  </si>
+  <si>
+    <t>23.750,00 €</t>
+  </si>
+  <si>
+    <t>V38022</t>
+  </si>
+  <si>
+    <t>HYBRID</t>
+  </si>
+  <si>
+    <t>Niftylift</t>
+  </si>
+  <si>
+    <t>HR28</t>
+  </si>
+  <si>
+    <t>28,00</t>
+  </si>
+  <si>
+    <t>35.500,00 €</t>
+  </si>
+  <si>
+    <t>V38264</t>
+  </si>
+  <si>
+    <t>HR17NE</t>
+  </si>
+  <si>
+    <t>17,00</t>
+  </si>
+  <si>
+    <t>12.950,00 €</t>
+  </si>
+  <si>
+    <t>V31929</t>
+  </si>
+  <si>
+    <t>SIGMA 16</t>
+  </si>
+  <si>
+    <t>16,10</t>
+  </si>
+  <si>
+    <t>29.950,00 €</t>
+  </si>
+  <si>
+    <t>V38372</t>
+  </si>
+  <si>
+    <t>Manitou</t>
+  </si>
+  <si>
+    <t>170AETJL</t>
+  </si>
+  <si>
+    <t>16,90</t>
+  </si>
+  <si>
+    <t>11.950,00 €</t>
+  </si>
+  <si>
+    <t>V38878</t>
+  </si>
+  <si>
+    <t>EC450AJ</t>
+  </si>
+  <si>
+    <t>15,72</t>
+  </si>
+  <si>
+    <t>49.500,00 €</t>
+  </si>
+  <si>
+    <t>V38715</t>
+  </si>
+  <si>
+    <t>H800AJ</t>
+  </si>
+  <si>
+    <t>26,38</t>
+  </si>
+  <si>
+    <t>59.500,00 €</t>
+  </si>
+  <si>
+    <t>V38879</t>
+  </si>
+  <si>
+    <t>V25907</t>
+  </si>
+  <si>
+    <t>HA16RTJ Pro</t>
+  </si>
+  <si>
+    <t>16,00</t>
+  </si>
+  <si>
+    <t>31.500,00 €</t>
+  </si>
+  <si>
+    <t>V39299</t>
+  </si>
+  <si>
+    <t>SIGMA 16 PRO</t>
+  </si>
+  <si>
+    <t>15,70</t>
+  </si>
+  <si>
+    <t>1,00 €</t>
+  </si>
+  <si>
+    <t>V39392</t>
+  </si>
+  <si>
+    <t>HA32RTJ Pro</t>
+  </si>
+  <si>
+    <t>31,80</t>
+  </si>
+  <si>
+    <t>V39302</t>
+  </si>
+  <si>
+    <t>V39303</t>
+  </si>
+  <si>
+    <t>V31189</t>
+  </si>
+  <si>
+    <t>38.950,00 €</t>
+  </si>
+  <si>
+    <t>V40118</t>
+  </si>
+  <si>
+    <t>1250AJP</t>
+  </si>
+  <si>
+    <t>40,30</t>
+  </si>
+  <si>
+    <t>37.500,00 €</t>
+  </si>
+  <si>
+    <t>V31939</t>
+  </si>
+  <si>
+    <t>27.500,00 €</t>
+  </si>
+  <si>
+    <t>V31938</t>
+  </si>
+  <si>
+    <t>V39393</t>
+  </si>
+  <si>
+    <t>V30373</t>
+  </si>
+  <si>
+    <t>36.950,00 €</t>
+  </si>
+  <si>
+    <t>V31168</t>
+  </si>
+  <si>
+    <t>HA12CJ+</t>
+  </si>
+  <si>
+    <t>11,68</t>
+  </si>
+  <si>
+    <t>25.950,00 €</t>
+  </si>
+  <si>
+    <t>V31994</t>
+  </si>
+  <si>
+    <t>V31170</t>
+  </si>
+  <si>
+    <t>V31169</t>
+  </si>
+  <si>
+    <t>V31230</t>
+  </si>
+  <si>
+    <t>520AJ</t>
+  </si>
+  <si>
+    <t>18,00</t>
+  </si>
+  <si>
+    <t>39.950,00 €</t>
+  </si>
+  <si>
+    <t>V31232</t>
+  </si>
+  <si>
+    <t>V31238</t>
+  </si>
+  <si>
+    <t>V31910</t>
+  </si>
+  <si>
+    <t>HA12CJ+ - new batter</t>
+  </si>
+  <si>
+    <t>27.950,00 €</t>
+  </si>
+  <si>
+    <t>V31904</t>
+  </si>
+  <si>
+    <t>V31993</t>
+  </si>
+  <si>
+    <t>V31226</t>
+  </si>
+  <si>
+    <t>V40504</t>
+  </si>
+  <si>
+    <t>BI-ENERGY</t>
+  </si>
+  <si>
+    <t>Z45-25JBI</t>
   </si>
   <si>
     <t>14.950,00 €</t>
   </si>
   <si>
-    <t>V25015</t>
-[...101 lines deleted...]
-    <t>26,38</t>
+    <t>V39364</t>
+  </si>
+  <si>
+    <t>V39363</t>
+  </si>
+  <si>
+    <t>V39358</t>
+  </si>
+  <si>
+    <t>V39360</t>
+  </si>
+  <si>
+    <t>V39361</t>
+  </si>
+  <si>
+    <t>V39362</t>
+  </si>
+  <si>
+    <t>V31940</t>
+  </si>
+  <si>
+    <t>V23138</t>
+  </si>
+  <si>
+    <t>Vertical masts</t>
+  </si>
+  <si>
+    <t>STAR 10AC</t>
+  </si>
+  <si>
+    <t>10,00</t>
+  </si>
+  <si>
+    <t>10.500,00 €</t>
+  </si>
+  <si>
+    <t>V23143</t>
+  </si>
+  <si>
+    <t>STAR 10</t>
+  </si>
+  <si>
+    <t>V36341</t>
+  </si>
+  <si>
+    <t>ROTO ACCESSOIRES</t>
+  </si>
+  <si>
+    <t>SLA5</t>
+  </si>
+  <si>
+    <t>2,00</t>
+  </si>
+  <si>
+    <t>1.350,00 €</t>
+  </si>
+  <si>
+    <t>V36342</t>
+  </si>
+  <si>
+    <t>V36343</t>
+  </si>
+  <si>
+    <t>V36602</t>
+  </si>
+  <si>
+    <t>GR15</t>
+  </si>
+  <si>
+    <t>6,35</t>
+  </si>
+  <si>
+    <t>3.750,00 €</t>
+  </si>
+  <si>
+    <t>V28422</t>
+  </si>
+  <si>
+    <t>Bravi</t>
+  </si>
+  <si>
+    <t>Lui Mini HD</t>
+  </si>
+  <si>
+    <t>4,90</t>
+  </si>
+  <si>
+    <t>2.950,00 €</t>
+  </si>
+  <si>
+    <t>V25515</t>
+  </si>
+  <si>
+    <t>STAR 6AC</t>
+  </si>
+  <si>
+    <t>6,00</t>
+  </si>
+  <si>
+    <t>4.500,00 €</t>
+  </si>
+  <si>
+    <t>V24021</t>
+  </si>
+  <si>
+    <t>4.250,00 €</t>
+  </si>
+  <si>
+    <t>V37986</t>
+  </si>
+  <si>
+    <t>Skyjack</t>
+  </si>
+  <si>
+    <t>SJ16</t>
+  </si>
+  <si>
+    <t>6,58</t>
+  </si>
+  <si>
+    <t>2.750,00 €</t>
+  </si>
+  <si>
+    <t>V38137</t>
+  </si>
+  <si>
+    <t>GRC12</t>
+  </si>
+  <si>
+    <t>5,70</t>
+  </si>
+  <si>
+    <t>V38382</t>
+  </si>
+  <si>
+    <t>3.250,00 €</t>
+  </si>
+  <si>
+    <t>V38402</t>
+  </si>
+  <si>
+    <t>11.500,00 €</t>
+  </si>
+  <si>
+    <t>V38639</t>
+  </si>
+  <si>
+    <t>STAR8S</t>
+  </si>
+  <si>
+    <t>7,95</t>
+  </si>
+  <si>
+    <t>6.950,00 €</t>
+  </si>
+  <si>
+    <t>V38638</t>
+  </si>
+  <si>
+    <t>V38677</t>
+  </si>
+  <si>
+    <t>V38671</t>
+  </si>
+  <si>
+    <t>V38640</t>
+  </si>
+  <si>
+    <t>9.950,00 €</t>
+  </si>
+  <si>
+    <t>V38272</t>
+  </si>
+  <si>
+    <t>8.950,00 €</t>
+  </si>
+  <si>
+    <t>V38271</t>
+  </si>
+  <si>
+    <t>V38269</t>
+  </si>
+  <si>
+    <t>V39033</t>
+  </si>
+  <si>
+    <t>V38739</t>
+  </si>
+  <si>
+    <t>Leonardo HD</t>
+  </si>
+  <si>
+    <t>V38728</t>
+  </si>
+  <si>
+    <t>V38726</t>
+  </si>
+  <si>
+    <t>V38643</t>
+  </si>
+  <si>
+    <t>V25548</t>
+  </si>
+  <si>
+    <t>V25551</t>
+  </si>
+  <si>
+    <t>V25557</t>
+  </si>
+  <si>
+    <t>V25550</t>
+  </si>
+  <si>
+    <t>V25553</t>
+  </si>
+  <si>
+    <t>V25549</t>
+  </si>
+  <si>
+    <t>V38703</t>
+  </si>
+  <si>
+    <t>GR26J</t>
+  </si>
+  <si>
+    <t>9,70</t>
+  </si>
+  <si>
+    <t>7.950,00 €</t>
+  </si>
+  <si>
+    <t>V39220</t>
+  </si>
+  <si>
+    <t>STAR 10AE</t>
+  </si>
+  <si>
+    <t>V40191</t>
+  </si>
+  <si>
+    <t>V25519</t>
+  </si>
+  <si>
+    <t>V31286</t>
+  </si>
+  <si>
+    <t>Toucan 12E+</t>
+  </si>
+  <si>
+    <t>12,65</t>
+  </si>
+  <si>
+    <t>V31285</t>
+  </si>
+  <si>
+    <t>V31148</t>
+  </si>
+  <si>
+    <t>STAR 6AE</t>
+  </si>
+  <si>
+    <t>5,80</t>
+  </si>
+  <si>
+    <t>5.950,00 €</t>
+  </si>
+  <si>
+    <t>V40170</t>
+  </si>
+  <si>
+    <t>V40172</t>
+  </si>
+  <si>
+    <t>V28048</t>
+  </si>
+  <si>
+    <t>Scissor lifts</t>
+  </si>
+  <si>
+    <t>GS2669DC</t>
+  </si>
+  <si>
+    <t>9,90</t>
+  </si>
+  <si>
+    <t>12.500,00 €</t>
+  </si>
+  <si>
+    <t>V31356</t>
+  </si>
+  <si>
+    <t>IM14122</t>
+  </si>
+  <si>
+    <t>15,90</t>
+  </si>
+  <si>
+    <t>11.250,00 €</t>
+  </si>
+  <si>
+    <t>V31362</t>
+  </si>
+  <si>
+    <t>V31364</t>
+  </si>
+  <si>
+    <t>V34901</t>
+  </si>
+  <si>
+    <t>M250DL27</t>
+  </si>
+  <si>
+    <t>28,20</t>
+  </si>
+  <si>
+    <t>V34994</t>
+  </si>
+  <si>
+    <t>V23263</t>
+  </si>
+  <si>
+    <t>Compact 10</t>
+  </si>
+  <si>
+    <t>10,14</t>
+  </si>
+  <si>
+    <t>5.750,00 €</t>
+  </si>
+  <si>
+    <t>V23268</t>
+  </si>
+  <si>
+    <t>V31363</t>
+  </si>
+  <si>
+    <t>V25735</t>
+  </si>
+  <si>
+    <t>6.250,00 €</t>
+  </si>
+  <si>
+    <t>V34688</t>
+  </si>
+  <si>
+    <t>V37325</t>
+  </si>
+  <si>
+    <t>GS3369DC</t>
+  </si>
+  <si>
+    <t>11,75</t>
+  </si>
+  <si>
+    <t>V31358</t>
+  </si>
+  <si>
+    <t>V32345</t>
+  </si>
+  <si>
+    <t>BIBI1090-BL EVO</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>V32346</t>
+  </si>
+  <si>
+    <t>AlmaCrawler</t>
+  </si>
+  <si>
+    <t>V31365</t>
+  </si>
+  <si>
+    <t>V37644</t>
+  </si>
+  <si>
+    <t>Snorkel</t>
+  </si>
+  <si>
+    <t>SL30RTE</t>
+  </si>
+  <si>
+    <t>11,00</t>
+  </si>
+  <si>
+    <t>31.800,00 €</t>
+  </si>
+  <si>
+    <t>V31360</t>
+  </si>
+  <si>
+    <t>V38214</t>
+  </si>
+  <si>
+    <t>LITHIUM</t>
+  </si>
+  <si>
+    <t>S3370RTE</t>
+  </si>
+  <si>
+    <t>12,00</t>
+  </si>
+  <si>
+    <t>32.500,00 €</t>
+  </si>
+  <si>
+    <t>V38215</t>
+  </si>
+  <si>
+    <t>V38235</t>
+  </si>
+  <si>
+    <t>S3970RTE</t>
+  </si>
+  <si>
+    <t>13,80</t>
+  </si>
+  <si>
+    <t>V38233</t>
+  </si>
+  <si>
+    <t>V38232</t>
+  </si>
+  <si>
+    <t>V38525</t>
+  </si>
+  <si>
+    <t>8.500,00 €</t>
+  </si>
+  <si>
+    <t>V38518</t>
+  </si>
+  <si>
+    <t>29.500,00 €</t>
+  </si>
+  <si>
+    <t>V38709</t>
+  </si>
+  <si>
+    <t>V39499</t>
+  </si>
+  <si>
+    <t>3246R</t>
+  </si>
+  <si>
+    <t>V31324</t>
+  </si>
+  <si>
+    <t>R4045</t>
+  </si>
+  <si>
+    <t>13,96</t>
+  </si>
+  <si>
+    <t>V31313</t>
+  </si>
+  <si>
+    <t>V40136</t>
+  </si>
+  <si>
+    <t>14.500,00 €</t>
+  </si>
+  <si>
+    <t>V40133</t>
+  </si>
+  <si>
+    <t>Magni</t>
+  </si>
+  <si>
+    <t>ES1923RT</t>
+  </si>
+  <si>
+    <t>19,00</t>
+  </si>
+  <si>
+    <t>V40132</t>
+  </si>
+  <si>
+    <t>Dingli</t>
+  </si>
+  <si>
+    <t>ES1712E</t>
+  </si>
+  <si>
+    <t>17,20</t>
+  </si>
+  <si>
+    <t>V40128</t>
+  </si>
+  <si>
+    <t>GS4069DC</t>
+  </si>
+  <si>
+    <t>14,02</t>
+  </si>
+  <si>
+    <t>V40127</t>
+  </si>
+  <si>
+    <t>V40126</t>
+  </si>
+  <si>
+    <t>16.500,00 €</t>
+  </si>
+  <si>
+    <t>V32341</t>
+  </si>
+  <si>
+    <t>V40184</t>
+  </si>
+  <si>
+    <t>GS3246</t>
+  </si>
+  <si>
+    <t>V40183</t>
+  </si>
+  <si>
+    <t>V40182</t>
+  </si>
+  <si>
+    <t>5.500,00 €</t>
+  </si>
+  <si>
+    <t>V40104</t>
+  </si>
+  <si>
+    <t>V38170</t>
+  </si>
+  <si>
+    <t>V35539</t>
+  </si>
+  <si>
+    <t>AE1932</t>
+  </si>
+  <si>
+    <t>7,80</t>
+  </si>
+  <si>
+    <t>6.500,00 €</t>
+  </si>
+  <si>
+    <t>V40524</t>
+  </si>
+  <si>
+    <t>IT12151</t>
+  </si>
+  <si>
+    <t>13,90</t>
+  </si>
+  <si>
+    <t>4.950,00 €</t>
+  </si>
+  <si>
+    <t>V40522</t>
+  </si>
+  <si>
+    <t>IT12122</t>
+  </si>
+  <si>
+    <t>V40519</t>
+  </si>
+  <si>
+    <t>IT7380</t>
+  </si>
+  <si>
+    <t>9,20</t>
+  </si>
+  <si>
+    <t>V40518</t>
+  </si>
+  <si>
+    <t>2.550,00 €</t>
+  </si>
+  <si>
+    <t>V40515</t>
+  </si>
+  <si>
+    <t>GS3268RT</t>
+  </si>
+  <si>
+    <t>V40571</t>
+  </si>
+  <si>
+    <t>V40570</t>
+  </si>
+  <si>
+    <t>V40567</t>
+  </si>
+  <si>
+    <t>V40566</t>
+  </si>
+  <si>
+    <t>V40455</t>
+  </si>
+  <si>
+    <t>4069LE</t>
+  </si>
+  <si>
+    <t>14,19</t>
+  </si>
+  <si>
+    <t>V40439</t>
+  </si>
+  <si>
+    <t>V40438</t>
+  </si>
+  <si>
+    <t>V40525</t>
+  </si>
+  <si>
+    <t>V40523</t>
+  </si>
+  <si>
+    <t>V40521</t>
+  </si>
+  <si>
+    <t>IT8151</t>
+  </si>
+  <si>
+    <t>V40520</t>
+  </si>
+  <si>
+    <t>V40441</t>
+  </si>
+  <si>
+    <t>V40444</t>
+  </si>
+  <si>
+    <t>V40431</t>
+  </si>
+  <si>
+    <t>Compact 8</t>
+  </si>
+  <si>
+    <t>8,20</t>
+  </si>
+  <si>
+    <t>3.950,00 €</t>
+  </si>
+  <si>
+    <t>V40556</t>
+  </si>
+  <si>
+    <t>V40555</t>
+  </si>
+  <si>
+    <t>V40429</t>
+  </si>
+  <si>
+    <t>V40427</t>
+  </si>
+  <si>
+    <t>V40426</t>
+  </si>
+  <si>
+    <t>V40425</t>
+  </si>
+  <si>
+    <t>V40423</t>
+  </si>
+  <si>
+    <t>V40689</t>
+  </si>
+  <si>
+    <t>V40663</t>
+  </si>
+  <si>
+    <t>V32835</t>
+  </si>
+  <si>
+    <t>Spider lifts</t>
+  </si>
+  <si>
+    <t>TEUPEN</t>
+  </si>
+  <si>
+    <t>Leo 30</t>
+  </si>
+  <si>
+    <t>30,00</t>
+  </si>
+  <si>
+    <t>V33849</t>
+  </si>
+  <si>
+    <t>Hinowa</t>
+  </si>
+  <si>
+    <t>TC22S</t>
+  </si>
+  <si>
+    <t>22,00</t>
   </si>
   <si>
     <t>72.500,00 €</t>
   </si>
   <si>
-    <t>V38879</t>
-[...185 lines deleted...]
-    <t>V28425</t>
+    <t>V34125</t>
+  </si>
+  <si>
+    <t>70.000,00 €</t>
+  </si>
+  <si>
+    <t>V34126</t>
+  </si>
+  <si>
+    <t>V38037</t>
+  </si>
+  <si>
+    <t>Stick booms</t>
+  </si>
+  <si>
+    <t>S105</t>
+  </si>
+  <si>
+    <t>34,00</t>
+  </si>
+  <si>
+    <t>35.000,00 €</t>
+  </si>
+  <si>
+    <t>V38169</t>
+  </si>
+  <si>
+    <t>V38331</t>
+  </si>
+  <si>
+    <t>DIESEL 4X2</t>
+  </si>
+  <si>
+    <t>280TJ</t>
+  </si>
+  <si>
+    <t>27,73</t>
+  </si>
+  <si>
+    <t>36.500,00 €</t>
+  </si>
+  <si>
+    <t>V38555</t>
+  </si>
+  <si>
+    <t>SX180</t>
+  </si>
+  <si>
+    <t>56,86</t>
+  </si>
+  <si>
+    <t>135.000,00 €</t>
+  </si>
+  <si>
+    <t>V39019</t>
+  </si>
+  <si>
+    <t>JIBBI 1290 RT LTH</t>
+  </si>
+  <si>
+    <t>V39030</t>
+  </si>
+  <si>
+    <t>V39029</t>
+  </si>
+  <si>
+    <t>V39028</t>
+  </si>
+  <si>
+    <t>V39541</t>
+  </si>
+  <si>
+    <t>Aichi</t>
+  </si>
+  <si>
+    <t>SP21AJ</t>
+  </si>
+  <si>
+    <t>23,00</t>
+  </si>
+  <si>
+    <t>16.250,00 €</t>
+  </si>
+  <si>
+    <t>V39024</t>
+  </si>
+  <si>
+    <t>V39023</t>
+  </si>
+  <si>
+    <t>V38607</t>
+  </si>
+  <si>
+    <t>SR12C1SM</t>
+  </si>
+  <si>
+    <t>14,10</t>
+  </si>
+  <si>
+    <t>V38606</t>
+  </si>
+  <si>
+    <t>V39483</t>
+  </si>
+  <si>
+    <t>V39027</t>
+  </si>
+  <si>
+    <t>V39737</t>
+  </si>
+  <si>
+    <t>S85</t>
+  </si>
+  <si>
+    <t>27,90</t>
+  </si>
+  <si>
+    <t>26.500,00 €</t>
+  </si>
+  <si>
+    <t>V39543</t>
+  </si>
+  <si>
+    <t>18.250,00 €</t>
+  </si>
+  <si>
+    <t>V39546</t>
+  </si>
+  <si>
+    <t>V39544</t>
+  </si>
+  <si>
+    <t>V39885</t>
+  </si>
+  <si>
+    <t>V39883</t>
+  </si>
+  <si>
+    <t>V27636</t>
+  </si>
+  <si>
+    <t>S15Auj</t>
+  </si>
+  <si>
+    <t>15,00</t>
+  </si>
+  <si>
+    <t>45.000,00 €</t>
+  </si>
+  <si>
+    <t>V39886</t>
+  </si>
+  <si>
+    <t>V39889</t>
+  </si>
+  <si>
+    <t>V28088</t>
+  </si>
+  <si>
+    <t>V39878</t>
+  </si>
+  <si>
+    <t>V28098</t>
+  </si>
+  <si>
+    <t>49.950,00 €</t>
+  </si>
+  <si>
+    <t>V40074</t>
+  </si>
+  <si>
+    <t>V40077</t>
+  </si>
+  <si>
+    <t>39.000,00 €</t>
+  </si>
+  <si>
+    <t>V40071</t>
+  </si>
+  <si>
+    <t>V40068</t>
+  </si>
+  <si>
+    <t>SX125XC</t>
+  </si>
+  <si>
+    <t>40,10</t>
+  </si>
+  <si>
+    <t>99.000,00 €</t>
+  </si>
+  <si>
+    <t>V40229</t>
+  </si>
+  <si>
+    <t>24.500,00 €</t>
+  </si>
+  <si>
+    <t>V40228</t>
+  </si>
+  <si>
+    <t>V40117</t>
+  </si>
+  <si>
+    <t>1350SJP</t>
+  </si>
+  <si>
+    <t>43,30</t>
+  </si>
+  <si>
+    <t>V40005</t>
+  </si>
+  <si>
+    <t>V40004</t>
+  </si>
+  <si>
+    <t>V40003</t>
+  </si>
+  <si>
+    <t>V40226</t>
+  </si>
+  <si>
+    <t>S65</t>
+  </si>
+  <si>
+    <t>21,80</t>
+  </si>
+  <si>
+    <t>21.950,00 €</t>
+  </si>
+  <si>
+    <t>V39907</t>
+  </si>
+  <si>
+    <t>SP14D1JM</t>
+  </si>
+  <si>
+    <t>V39906</t>
+  </si>
+  <si>
+    <t>V38621</t>
+  </si>
+  <si>
+    <t>V23495</t>
+  </si>
+  <si>
+    <t>HT28RTJ Pro</t>
+  </si>
+  <si>
+    <t>62.500,00 €</t>
+  </si>
+  <si>
+    <t>V24257</t>
+  </si>
+  <si>
+    <t>S45 Trax</t>
+  </si>
+  <si>
+    <t>V27634</t>
+  </si>
+  <si>
+    <t>V30457</t>
+  </si>
+  <si>
+    <t>69.500,00 €</t>
+  </si>
+  <si>
+    <t>V30446</t>
+  </si>
+  <si>
+    <t>HT23RTJ O</t>
+  </si>
+  <si>
+    <t>22,50</t>
+  </si>
+  <si>
+    <t>47.500,00 €</t>
+  </si>
+  <si>
+    <t>V30443</t>
+  </si>
+  <si>
+    <t>V31001</t>
+  </si>
+  <si>
+    <t>V31184</t>
+  </si>
+  <si>
+    <t>V28626</t>
+  </si>
+  <si>
+    <t>460SJ</t>
+  </si>
+  <si>
+    <t>16,02</t>
+  </si>
+  <si>
+    <t>V38631</t>
+  </si>
+  <si>
+    <t>V38630</t>
+  </si>
+  <si>
+    <t>V38626</t>
+  </si>
+  <si>
+    <t>V28109</t>
+  </si>
+  <si>
+    <t>V30448</t>
+  </si>
+  <si>
+    <t>V40011</t>
+  </si>
+  <si>
+    <t>JIBBI 1290 RT EVO</t>
+  </si>
+  <si>
+    <t>V40010</t>
+  </si>
+  <si>
+    <t>V40009</t>
+  </si>
+  <si>
+    <t>V40008</t>
+  </si>
+  <si>
+    <t>V40007</t>
+  </si>
+  <si>
+    <t>V40006</t>
+  </si>
+  <si>
+    <t>V40492</t>
+  </si>
+  <si>
+    <t>1200SJP</t>
+  </si>
+  <si>
+    <t>38,58</t>
+  </si>
+  <si>
+    <t>V40493</t>
+  </si>
+  <si>
+    <t>V39905</t>
+  </si>
+  <si>
+    <t>V39908</t>
+  </si>
+  <si>
+    <t>V28110</t>
+  </si>
+  <si>
+    <t>V23555</t>
+  </si>
+  <si>
+    <t>Telescopic handlers</t>
+  </si>
+  <si>
+    <t>ROTO</t>
+  </si>
+  <si>
+    <t>5.25 SH</t>
+  </si>
+  <si>
+    <t>0,00</t>
+  </si>
+  <si>
+    <t>95.000,00 €</t>
+  </si>
+  <si>
+    <t>V30522</t>
+  </si>
+  <si>
+    <t>JCB</t>
+  </si>
+  <si>
+    <t>540-180</t>
+  </si>
+  <si>
+    <t>17,51</t>
+  </si>
+  <si>
+    <t>V28144</t>
+  </si>
+  <si>
+    <t>6.30 SH</t>
+  </si>
+  <si>
+    <t>155.000,00 €</t>
+  </si>
+  <si>
+    <t>V30524</t>
+  </si>
+  <si>
+    <t>V30523</t>
+  </si>
+  <si>
+    <t>V36218</t>
+  </si>
+  <si>
+    <t>Materiaalliften</t>
+  </si>
+  <si>
+    <t>CO2 TANK</t>
+  </si>
+  <si>
+    <t>GH5.6</t>
+  </si>
+  <si>
+    <t>5,60</t>
+  </si>
+  <si>
+    <t>V36219</t>
+  </si>
+  <si>
+    <t>V36220</t>
+  </si>
+  <si>
+    <t>V36221</t>
+  </si>
+  <si>
+    <t>V36222</t>
+  </si>
+  <si>
+    <t>V36224</t>
+  </si>
+  <si>
+    <t>V36225</t>
+  </si>
+  <si>
+    <t>V36226</t>
   </si>
   <si>
     <t>V36227</t>
   </si>
   <si>
     <t>GL4</t>
   </si>
   <si>
     <t>1,80</t>
   </si>
   <si>
     <t>1.250,00 €</t>
   </si>
   <si>
-    <t>V24021</t>
-[...235 lines deleted...]
-  <si>
     <t>V35112</t>
   </si>
   <si>
     <t>SLA20</t>
   </si>
   <si>
     <t>6,46</t>
-  </si>
-[...784 lines deleted...]
-    <t>V36226</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1817,65 +1928,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J225"/>
+  <dimension ref="A1:J245"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1903,7127 +2014,7753 @@
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2">
         <v>2013</v>
       </c>
       <c r="G2">
         <v>2.171</v>
       </c>
       <c r="H2" t="s">
         <v>14</v>
       </c>
       <c r="I2" t="s">
         <v>15</v>
       </c>
       <c r="J2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>17</v>
       </c>
-      <c r="B3"/>
+      <c r="B3" t="s">
+        <v>18</v>
+      </c>
       <c r="C3" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="D3"/>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="G3">
-        <v>2.721</v>
+        <v>1.865</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>22</v>
       </c>
       <c r="J3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" t="s">
         <v>24</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4"/>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4">
         <v>2020</v>
       </c>
       <c r="G4">
-        <v>1.865</v>
+        <v>1.092</v>
       </c>
       <c r="H4" t="s">
         <v>26</v>
       </c>
       <c r="I4" t="s">
         <v>27</v>
       </c>
       <c r="J4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" t="s">
         <v>24</v>
       </c>
-      <c r="C5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="F5">
         <v>2018</v>
       </c>
       <c r="G5">
-        <v>2.573</v>
+        <v>1.561</v>
       </c>
       <c r="H5" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="I5" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="J5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B6" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" t="s">
         <v>24</v>
       </c>
-      <c r="C6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="F6">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="G6">
-        <v>477</v>
+        <v>1.012</v>
       </c>
       <c r="H6" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="I6" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="J6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="B7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" t="s">
         <v>24</v>
       </c>
-      <c r="C7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="F7">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="G7">
-        <v>1.092</v>
+        <v>0</v>
       </c>
       <c r="H7" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="I7" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="J7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C8" t="s">
+        <v>36</v>
+      </c>
+      <c r="D8"/>
+      <c r="E8" t="s">
         <v>37</v>
       </c>
-      <c r="B8" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F8">
-        <v>2017</v>
-[...2 lines deleted...]
-        <v>4.511</v>
+        <v>2024</v>
+      </c>
+      <c r="G8" t="s">
+        <v>38</v>
       </c>
       <c r="H8" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="I8" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="J8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B9" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="D9"/>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F9">
-        <v>2018</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2024</v>
+      </c>
+      <c r="G9" t="s">
+        <v>43</v>
       </c>
       <c r="H9" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="I9" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="J9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="E10" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="F10">
-        <v>2015</v>
+        <v>2022</v>
       </c>
       <c r="G10">
-        <v>1.594</v>
+        <v>1.095</v>
       </c>
       <c r="H10" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="I10" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="J10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="B11" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="D11" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="E11" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="F11">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="G11">
-        <v>458</v>
+        <v>1.594</v>
       </c>
       <c r="H11" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="I11" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="J11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="B12" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D12" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="E12" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="F12">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="G12">
-        <v>1.142</v>
+        <v>458</v>
       </c>
       <c r="H12" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="I12" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="J12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C13" t="s">
-        <v>18</v>
+        <v>63</v>
       </c>
       <c r="D13" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="E13" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="F13">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="G13">
-        <v>1.035</v>
+        <v>1.441</v>
       </c>
       <c r="H13" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="I13" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="J13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="B14" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D14" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="E14" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="F14">
-        <v>2022</v>
+        <v>2014</v>
       </c>
       <c r="G14">
-        <v>238</v>
+        <v>1.142</v>
       </c>
       <c r="H14" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="I14" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="J14" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="B15" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C15" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D15" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="E15" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="F15">
-        <v>2009</v>
+        <v>2022</v>
       </c>
       <c r="G15">
-        <v>2.021</v>
+        <v>238</v>
       </c>
       <c r="H15" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="I15" t="s">
-        <v>55</v>
+        <v>75</v>
       </c>
       <c r="J15" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="B16" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C16" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>77</v>
       </c>
       <c r="E16" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="F16">
-        <v>2025</v>
+        <v>2009</v>
       </c>
       <c r="G16">
-        <v>1</v>
+        <v>2.021</v>
       </c>
       <c r="H16" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="I16" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="J16" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="B17" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C17" t="s">
-        <v>71</v>
+        <v>19</v>
       </c>
       <c r="D17" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="E17" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="F17">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="G17">
-        <v>1.032</v>
+        <v>1</v>
       </c>
       <c r="H17" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="I17" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="J17" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="B18" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C18" t="s">
-        <v>18</v>
+        <v>63</v>
       </c>
       <c r="D18" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="E18" t="s">
-        <v>67</v>
+        <v>86</v>
       </c>
       <c r="F18">
-        <v>2025</v>
+        <v>2020</v>
       </c>
       <c r="G18">
-        <v>4</v>
+        <v>1.034</v>
       </c>
       <c r="H18" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="I18" t="s">
-        <v>69</v>
+        <v>88</v>
       </c>
       <c r="J18" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="B19" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C19" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D19" t="s">
         <v>58</v>
       </c>
       <c r="E19" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="F19">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="G19">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H19" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="I19" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="J19" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="B20" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C20" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="E20" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="F20">
-        <v>2026</v>
+        <v>2019</v>
       </c>
       <c r="G20">
-        <v>1</v>
+        <v>2.044</v>
       </c>
       <c r="H20" t="s">
-        <v>78</v>
+        <v>92</v>
       </c>
       <c r="I20" t="s">
-        <v>69</v>
+        <v>93</v>
       </c>
       <c r="J20" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>80</v>
+        <v>94</v>
       </c>
       <c r="B21" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C21" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D21" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="E21" t="s">
-        <v>77</v>
+        <v>95</v>
       </c>
       <c r="F21">
         <v>2026</v>
       </c>
       <c r="G21">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H21" t="s">
-        <v>78</v>
+        <v>96</v>
       </c>
       <c r="I21" t="s">
-        <v>69</v>
+        <v>97</v>
       </c>
       <c r="J21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>81</v>
+        <v>98</v>
       </c>
       <c r="B22" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C22" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="E22" t="s">
-        <v>82</v>
+        <v>99</v>
       </c>
       <c r="F22">
-        <v>2016</v>
+        <v>2026</v>
       </c>
       <c r="G22">
-        <v>85</v>
+        <v>7</v>
       </c>
       <c r="H22" t="s">
-        <v>83</v>
+        <v>100</v>
       </c>
       <c r="I22" t="s">
-        <v>31</v>
+        <v>97</v>
       </c>
       <c r="J22" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>84</v>
+        <v>101</v>
       </c>
       <c r="B23" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C23" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="D23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E23" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="F23">
-        <v>2008</v>
+        <v>2026</v>
       </c>
       <c r="G23">
-        <v>7.503</v>
+        <v>1</v>
       </c>
       <c r="H23" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="I23" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="J23" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>88</v>
+        <v>102</v>
       </c>
       <c r="B24" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C24" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="D24" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="E24" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="F24">
-        <v>2021</v>
+        <v>2026</v>
       </c>
       <c r="G24">
-        <v>1.16</v>
+        <v>1</v>
       </c>
       <c r="H24" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="I24" t="s">
-        <v>69</v>
+        <v>97</v>
       </c>
       <c r="J24" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
+        <v>103</v>
+      </c>
+      <c r="B25" t="s">
+        <v>47</v>
+      </c>
+      <c r="C25" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" t="s">
+        <v>48</v>
+      </c>
+      <c r="E25" t="s">
         <v>91</v>
-      </c>
-[...10 lines deleted...]
-        <v>77</v>
       </c>
       <c r="F25">
         <v>2022</v>
       </c>
       <c r="G25">
-        <v>1</v>
+        <v>1.351</v>
       </c>
       <c r="H25" t="s">
-        <v>78</v>
+        <v>92</v>
       </c>
       <c r="I25" t="s">
-        <v>69</v>
+        <v>104</v>
       </c>
       <c r="J25" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>92</v>
+        <v>105</v>
       </c>
       <c r="B26" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C26" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="D26" t="s">
         <v>58</v>
       </c>
       <c r="E26" t="s">
-        <v>77</v>
+        <v>106</v>
       </c>
       <c r="F26">
-        <v>2022</v>
+        <v>2008</v>
       </c>
       <c r="G26">
-        <v>1</v>
+        <v>7.505</v>
       </c>
       <c r="H26" t="s">
-        <v>78</v>
+        <v>107</v>
       </c>
       <c r="I26" t="s">
-        <v>69</v>
+        <v>108</v>
       </c>
       <c r="J26" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>93</v>
+        <v>109</v>
       </c>
       <c r="B27" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C27" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="D27" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="E27" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F27">
-        <v>2026</v>
+        <v>2022</v>
       </c>
       <c r="G27">
-        <v>1</v>
+        <v>274</v>
       </c>
       <c r="H27" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="I27" t="s">
-        <v>69</v>
+        <v>110</v>
       </c>
       <c r="J27" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
+        <v>111</v>
+      </c>
+      <c r="B28" t="s">
+        <v>47</v>
+      </c>
+      <c r="C28" t="s">
+        <v>19</v>
+      </c>
+      <c r="D28" t="s">
+        <v>48</v>
+      </c>
+      <c r="E28" t="s">
+        <v>95</v>
+      </c>
+      <c r="F28">
+        <v>2022</v>
+      </c>
+      <c r="G28">
+        <v>351</v>
+      </c>
+      <c r="H28" t="s">
         <v>96</v>
       </c>
-      <c r="B28" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I28" t="s">
-        <v>69</v>
+        <v>110</v>
       </c>
       <c r="J28" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
+        <v>112</v>
+      </c>
+      <c r="B29" t="s">
+        <v>47</v>
+      </c>
+      <c r="C29" t="s">
+        <v>11</v>
+      </c>
+      <c r="D29" t="s">
+        <v>48</v>
+      </c>
+      <c r="E29" t="s">
         <v>99</v>
       </c>
-      <c r="B29" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F29">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="G29">
         <v>1</v>
       </c>
       <c r="H29" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="I29" t="s">
-        <v>69</v>
+        <v>97</v>
       </c>
       <c r="J29" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>102</v>
+        <v>113</v>
       </c>
       <c r="B30" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="E30" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="F30">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="G30">
-        <v>3</v>
+        <v>1.004</v>
       </c>
       <c r="H30" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="I30" t="s">
-        <v>69</v>
+        <v>114</v>
       </c>
       <c r="J30" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>103</v>
+        <v>115</v>
       </c>
       <c r="B31" t="s">
-        <v>104</v>
+        <v>47</v>
       </c>
       <c r="C31" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D31" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="E31" t="s">
-        <v>106</v>
+        <v>116</v>
       </c>
       <c r="F31">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="G31">
-        <v>199</v>
+        <v>411</v>
       </c>
       <c r="H31" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="I31" t="s">
-        <v>108</v>
+        <v>118</v>
       </c>
       <c r="J31" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
       <c r="B32" t="s">
-        <v>104</v>
+        <v>47</v>
       </c>
       <c r="C32" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="D32" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="E32" t="s">
-        <v>110</v>
+        <v>49</v>
       </c>
       <c r="F32">
-        <v>2006</v>
+        <v>2022</v>
       </c>
       <c r="G32">
-        <v>403</v>
+        <v>1.023</v>
       </c>
       <c r="H32" t="s">
-        <v>111</v>
+        <v>50</v>
       </c>
       <c r="I32" t="s">
-        <v>112</v>
+        <v>51</v>
       </c>
       <c r="J32" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="B33" t="s">
-        <v>104</v>
+        <v>47</v>
       </c>
       <c r="C33" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D33" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="E33" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="F33">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="G33">
-        <v>524</v>
+        <v>1.822</v>
       </c>
       <c r="H33" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="I33" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="J33" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
+        <v>121</v>
+      </c>
+      <c r="B34" t="s">
+        <v>47</v>
+      </c>
+      <c r="C34" t="s">
+        <v>19</v>
+      </c>
+      <c r="D34" t="s">
+        <v>48</v>
+      </c>
+      <c r="E34" t="s">
+        <v>116</v>
+      </c>
+      <c r="F34">
+        <v>2022</v>
+      </c>
+      <c r="G34">
+        <v>346</v>
+      </c>
+      <c r="H34" t="s">
         <v>117</v>
       </c>
-      <c r="B34" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I34" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="J34" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="B35" t="s">
-        <v>104</v>
+        <v>47</v>
       </c>
       <c r="C35" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="D35" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="E35" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="F35">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="G35">
-        <v>0</v>
+        <v>1.021</v>
       </c>
       <c r="H35" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="I35" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="J35" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
+        <v>126</v>
+      </c>
+      <c r="B36" t="s">
+        <v>47</v>
+      </c>
+      <c r="C36" t="s">
+        <v>11</v>
+      </c>
+      <c r="D36" t="s">
+        <v>58</v>
+      </c>
+      <c r="E36" t="s">
         <v>123</v>
       </c>
-      <c r="B36" t="s">
-[...8 lines deleted...]
-      <c r="E36" t="s">
+      <c r="F36">
+        <v>2022</v>
+      </c>
+      <c r="G36">
+        <v>1.086</v>
+      </c>
+      <c r="H36" t="s">
         <v>124</v>
       </c>
-      <c r="F36">
-[...5 lines deleted...]
-      <c r="H36" t="s">
+      <c r="I36" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="J36" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
         <v>127</v>
       </c>
       <c r="B37" t="s">
-        <v>104</v>
+        <v>47</v>
       </c>
       <c r="C37" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="D37" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="E37" t="s">
-        <v>110</v>
+        <v>123</v>
       </c>
       <c r="F37">
-        <v>2014</v>
+        <v>2022</v>
       </c>
       <c r="G37">
-        <v>349</v>
+        <v>1.082</v>
       </c>
       <c r="H37" t="s">
-        <v>111</v>
+        <v>124</v>
       </c>
       <c r="I37" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="J37" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
+        <v>128</v>
+      </c>
+      <c r="B38" t="s">
+        <v>47</v>
+      </c>
+      <c r="C38" t="s">
+        <v>19</v>
+      </c>
+      <c r="D38" t="s">
+        <v>48</v>
+      </c>
+      <c r="E38" t="s">
         <v>129</v>
       </c>
-      <c r="B38" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F38">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="G38">
-        <v>1</v>
+        <v>161</v>
       </c>
       <c r="H38" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="I38" t="s">
-        <v>108</v>
+        <v>130</v>
       </c>
       <c r="J38" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B39" t="s">
-        <v>104</v>
+        <v>47</v>
       </c>
       <c r="C39" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D39" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="E39" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="F39">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="G39">
-        <v>206</v>
+        <v>446</v>
       </c>
       <c r="H39" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="I39" t="s">
-        <v>132</v>
+        <v>118</v>
       </c>
       <c r="J39" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B40" t="s">
-        <v>104</v>
+        <v>47</v>
       </c>
       <c r="C40" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="D40" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="E40" t="s">
-        <v>106</v>
+        <v>49</v>
       </c>
       <c r="F40">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="G40">
-        <v>0</v>
+        <v>1.064</v>
       </c>
       <c r="H40" t="s">
-        <v>107</v>
+        <v>50</v>
       </c>
       <c r="I40" t="s">
-        <v>108</v>
+        <v>51</v>
       </c>
       <c r="J40" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B41" t="s">
-        <v>104</v>
+        <v>47</v>
       </c>
       <c r="C41" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="D41" t="s">
-        <v>105</v>
+        <v>58</v>
       </c>
       <c r="E41" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="F41">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="G41">
-        <v>237</v>
+        <v>1.038</v>
       </c>
       <c r="H41" t="s">
-        <v>107</v>
+        <v>124</v>
       </c>
       <c r="I41" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
       <c r="J41" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
+        <v>134</v>
+      </c>
+      <c r="B42" t="s">
+        <v>47</v>
+      </c>
+      <c r="C42" t="s">
         <v>135</v>
       </c>
-      <c r="B42" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D42" t="s">
-        <v>105</v>
+        <v>53</v>
       </c>
       <c r="E42" t="s">
-        <v>106</v>
+        <v>136</v>
       </c>
       <c r="F42">
-        <v>2019</v>
+        <v>2014</v>
       </c>
       <c r="G42">
-        <v>3</v>
+        <v>914</v>
       </c>
       <c r="H42" t="s">
-        <v>107</v>
+        <v>92</v>
       </c>
       <c r="I42" t="s">
-        <v>108</v>
+        <v>137</v>
       </c>
       <c r="J42" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B43" t="s">
-        <v>104</v>
+        <v>47</v>
       </c>
       <c r="C43" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="D43" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="E43" t="s">
-        <v>131</v>
+        <v>91</v>
       </c>
       <c r="F43">
-        <v>2019</v>
+        <v>2026</v>
       </c>
       <c r="G43">
-        <v>78</v>
+        <v>1</v>
       </c>
       <c r="H43" t="s">
-        <v>107</v>
+        <v>92</v>
       </c>
       <c r="I43" t="s">
-        <v>132</v>
+        <v>97</v>
       </c>
       <c r="J43" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B44" t="s">
-        <v>104</v>
+        <v>47</v>
       </c>
       <c r="C44" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="D44" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="E44" t="s">
-        <v>106</v>
+        <v>91</v>
       </c>
       <c r="F44">
-        <v>2019</v>
+        <v>2026</v>
       </c>
       <c r="G44">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="H44" t="s">
-        <v>107</v>
+        <v>92</v>
       </c>
       <c r="I44" t="s">
-        <v>108</v>
+        <v>97</v>
       </c>
       <c r="J44" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B45" t="s">
-        <v>104</v>
+        <v>47</v>
       </c>
       <c r="C45" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="D45" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="E45" t="s">
-        <v>139</v>
+        <v>91</v>
       </c>
       <c r="F45">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="G45">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H45" t="s">
-        <v>140</v>
+        <v>92</v>
       </c>
       <c r="I45" t="s">
-        <v>141</v>
+        <v>97</v>
       </c>
       <c r="J45" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B46" t="s">
-        <v>104</v>
+        <v>47</v>
       </c>
       <c r="C46" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="E46" t="s">
-        <v>143</v>
+        <v>91</v>
       </c>
       <c r="F46">
-        <v>2018</v>
+        <v>2026</v>
       </c>
       <c r="G46">
-        <v>432</v>
+        <v>0</v>
       </c>
       <c r="H46" t="s">
-        <v>144</v>
+        <v>92</v>
       </c>
       <c r="I46" t="s">
-        <v>145</v>
+        <v>97</v>
       </c>
       <c r="J46" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="B47" t="s">
-        <v>104</v>
+        <v>47</v>
       </c>
       <c r="C47" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="D47" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="E47" t="s">
-        <v>147</v>
+        <v>91</v>
       </c>
       <c r="F47">
-        <v>2014</v>
+        <v>2026</v>
       </c>
       <c r="G47">
-        <v>1.375</v>
+        <v>1</v>
       </c>
       <c r="H47" t="s">
-        <v>115</v>
+        <v>92</v>
       </c>
       <c r="I47" t="s">
-        <v>148</v>
+        <v>97</v>
       </c>
       <c r="J47" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="B48" t="s">
-        <v>104</v>
+        <v>47</v>
       </c>
       <c r="C48" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="D48" t="s">
-        <v>150</v>
+        <v>48</v>
       </c>
       <c r="E48" t="s">
-        <v>151</v>
+        <v>91</v>
       </c>
       <c r="F48">
-        <v>2014</v>
+        <v>2026</v>
       </c>
       <c r="G48">
-        <v>354</v>
+        <v>1</v>
       </c>
       <c r="H48" t="s">
-        <v>152</v>
+        <v>92</v>
       </c>
       <c r="I48" t="s">
-        <v>108</v>
+        <v>97</v>
       </c>
       <c r="J48" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="B49" t="s">
-        <v>104</v>
+        <v>47</v>
       </c>
       <c r="C49" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D49" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="E49" t="s">
-        <v>154</v>
+        <v>95</v>
       </c>
       <c r="F49">
-        <v>2012</v>
+        <v>2022</v>
       </c>
       <c r="G49">
-        <v>387</v>
+        <v>343</v>
       </c>
       <c r="H49" t="s">
-        <v>155</v>
+        <v>96</v>
       </c>
       <c r="I49" t="s">
-        <v>128</v>
+        <v>110</v>
       </c>
       <c r="J49" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>156</v>
+        <v>145</v>
       </c>
       <c r="B50" t="s">
-        <v>104</v>
+        <v>146</v>
       </c>
       <c r="C50" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D50" t="s">
-        <v>150</v>
+        <v>48</v>
       </c>
       <c r="E50" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="F50">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="G50">
-        <v>206</v>
+        <v>449</v>
       </c>
       <c r="H50" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="I50" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="J50" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="B51" t="s">
-        <v>104</v>
+        <v>146</v>
       </c>
       <c r="C51" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D51" t="s">
-        <v>150</v>
+        <v>48</v>
       </c>
       <c r="E51" t="s">
         <v>151</v>
       </c>
       <c r="F51">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="G51">
-        <v>189</v>
+        <v>400</v>
       </c>
       <c r="H51" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="I51" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="J51" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="B52" t="s">
-        <v>104</v>
+        <v>146</v>
       </c>
       <c r="C52" t="s">
-        <v>18</v>
+        <v>153</v>
       </c>
       <c r="D52" t="s">
-        <v>150</v>
+        <v>53</v>
       </c>
       <c r="E52" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="F52">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="G52">
-        <v>253</v>
+        <v>0</v>
       </c>
       <c r="H52" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="I52" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="J52" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="B53" t="s">
-        <v>104</v>
+        <v>146</v>
       </c>
       <c r="C53" t="s">
-        <v>18</v>
+        <v>153</v>
       </c>
       <c r="D53" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="E53" t="s">
         <v>154</v>
       </c>
       <c r="F53">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="G53">
-        <v>675</v>
+        <v>0</v>
       </c>
       <c r="H53" t="s">
         <v>155</v>
       </c>
       <c r="I53" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="J53" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="B54" t="s">
-        <v>104</v>
+        <v>146</v>
       </c>
       <c r="C54" t="s">
-        <v>18</v>
+        <v>153</v>
       </c>
       <c r="D54" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="E54" t="s">
-        <v>114</v>
+        <v>154</v>
       </c>
       <c r="F54">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="G54">
-        <v>395</v>
+        <v>0</v>
       </c>
       <c r="H54" t="s">
-        <v>115</v>
+        <v>155</v>
       </c>
       <c r="I54" t="s">
-        <v>55</v>
+        <v>156</v>
       </c>
       <c r="J54" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="B55" t="s">
-        <v>104</v>
+        <v>146</v>
       </c>
       <c r="C55" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D55" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="E55" t="s">
-        <v>114</v>
+        <v>160</v>
       </c>
       <c r="F55">
-        <v>2019</v>
+        <v>2014</v>
       </c>
       <c r="G55">
-        <v>456</v>
+        <v>349</v>
       </c>
       <c r="H55" t="s">
-        <v>115</v>
+        <v>161</v>
       </c>
       <c r="I55" t="s">
-        <v>55</v>
+        <v>162</v>
       </c>
       <c r="J55" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
+        <v>163</v>
+      </c>
+      <c r="B56" t="s">
+        <v>146</v>
+      </c>
+      <c r="C56" t="s">
+        <v>19</v>
+      </c>
+      <c r="D56" t="s">
         <v>164</v>
-      </c>
-[...7 lines deleted...]
-        <v>47</v>
       </c>
       <c r="E56" t="s">
         <v>165</v>
       </c>
       <c r="F56">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G56">
-        <v>738</v>
+        <v>3</v>
       </c>
       <c r="H56" t="s">
         <v>166</v>
       </c>
       <c r="I56" t="s">
         <v>167</v>
       </c>
       <c r="J56" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" t="s">
         <v>168</v>
       </c>
       <c r="B57" t="s">
-        <v>104</v>
+        <v>146</v>
       </c>
       <c r="C57" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D57" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="E57" t="s">
-        <v>147</v>
+        <v>169</v>
       </c>
       <c r="F57">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="G57">
-        <v>806</v>
+        <v>460</v>
       </c>
       <c r="H57" t="s">
-        <v>115</v>
+        <v>170</v>
       </c>
       <c r="I57" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="J57" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" t="s">
+        <v>172</v>
+      </c>
+      <c r="B58" t="s">
+        <v>146</v>
+      </c>
+      <c r="C58" t="s">
+        <v>19</v>
+      </c>
+      <c r="D58" t="s">
+        <v>48</v>
+      </c>
+      <c r="E58" t="s">
+        <v>169</v>
+      </c>
+      <c r="F58">
+        <v>2018</v>
+      </c>
+      <c r="G58">
+        <v>432</v>
+      </c>
+      <c r="H58" t="s">
         <v>170</v>
       </c>
-      <c r="B58" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I58" t="s">
-        <v>55</v>
+        <v>173</v>
       </c>
       <c r="J58" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B59" t="s">
-        <v>104</v>
+        <v>146</v>
       </c>
       <c r="C59" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D59" t="s">
-        <v>58</v>
+        <v>175</v>
       </c>
       <c r="E59" t="s">
-        <v>114</v>
+        <v>176</v>
       </c>
       <c r="F59">
-        <v>2020</v>
+        <v>2014</v>
       </c>
       <c r="G59">
-        <v>330</v>
+        <v>354</v>
       </c>
       <c r="H59" t="s">
-        <v>115</v>
+        <v>177</v>
       </c>
       <c r="I59" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="J59" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="B60" t="s">
-        <v>104</v>
+        <v>146</v>
       </c>
       <c r="C60" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D60" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="E60" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="F60">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="G60">
-        <v>268</v>
+        <v>387</v>
       </c>
       <c r="H60" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="I60" t="s">
-        <v>176</v>
+        <v>167</v>
       </c>
       <c r="J60" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="B61" t="s">
-        <v>104</v>
+        <v>146</v>
       </c>
       <c r="C61" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D61" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="E61" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="F61">
-        <v>2019</v>
+        <v>2014</v>
       </c>
       <c r="G61">
-        <v>365</v>
+        <v>675</v>
       </c>
       <c r="H61" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="I61" t="s">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="J61" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="B62" t="s">
-        <v>104</v>
+        <v>146</v>
       </c>
       <c r="C62" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D62" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="E62" t="s">
-        <v>174</v>
+        <v>147</v>
       </c>
       <c r="F62">
         <v>2019</v>
       </c>
       <c r="G62">
-        <v>154</v>
+        <v>0</v>
       </c>
       <c r="H62" t="s">
-        <v>175</v>
+        <v>148</v>
       </c>
       <c r="I62" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="J62" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="B63" t="s">
-        <v>104</v>
+        <v>146</v>
       </c>
       <c r="C63" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D63" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="E63" t="s">
-        <v>114</v>
+        <v>187</v>
       </c>
       <c r="F63">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="G63">
-        <v>246</v>
+        <v>268</v>
       </c>
       <c r="H63" t="s">
-        <v>115</v>
+        <v>188</v>
       </c>
       <c r="I63" t="s">
-        <v>172</v>
+        <v>189</v>
       </c>
       <c r="J63" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" t="s">
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="B64" t="s">
-        <v>104</v>
+        <v>146</v>
       </c>
       <c r="C64" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D64" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="E64" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="F64">
         <v>2019</v>
       </c>
       <c r="G64">
-        <v>219</v>
+        <v>365</v>
       </c>
       <c r="H64" t="s">
-        <v>175</v>
+        <v>188</v>
       </c>
       <c r="I64" t="s">
-        <v>176</v>
+        <v>189</v>
       </c>
       <c r="J64" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" t="s">
-        <v>181</v>
+        <v>191</v>
       </c>
       <c r="B65" t="s">
-        <v>104</v>
+        <v>146</v>
       </c>
       <c r="C65" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D65" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="E65" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="F65">
         <v>2019</v>
       </c>
       <c r="G65">
-        <v>265</v>
+        <v>219</v>
       </c>
       <c r="H65" t="s">
-        <v>175</v>
+        <v>188</v>
       </c>
       <c r="I65" t="s">
-        <v>176</v>
+        <v>189</v>
       </c>
       <c r="J65" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" t="s">
-        <v>182</v>
+        <v>192</v>
       </c>
       <c r="B66" t="s">
-        <v>104</v>
+        <v>146</v>
       </c>
       <c r="C66" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D66" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="E66" t="s">
-        <v>114</v>
+        <v>187</v>
       </c>
       <c r="F66">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="G66">
-        <v>598</v>
+        <v>265</v>
       </c>
       <c r="H66" t="s">
-        <v>115</v>
+        <v>188</v>
       </c>
       <c r="I66" t="s">
-        <v>169</v>
+        <v>189</v>
       </c>
       <c r="J66" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" t="s">
-        <v>183</v>
+        <v>193</v>
       </c>
       <c r="B67" t="s">
-        <v>104</v>
+        <v>146</v>
       </c>
       <c r="C67" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D67" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="E67" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="F67">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="G67">
-        <v>411</v>
+        <v>598</v>
       </c>
       <c r="H67" t="s">
-        <v>115</v>
+        <v>148</v>
       </c>
       <c r="I67" t="s">
-        <v>184</v>
+        <v>194</v>
       </c>
       <c r="J67" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" t="s">
-        <v>185</v>
+        <v>195</v>
       </c>
       <c r="B68" t="s">
-        <v>104</v>
+        <v>146</v>
       </c>
       <c r="C68" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D68" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="E68" t="s">
         <v>147</v>
       </c>
       <c r="F68">
         <v>2016</v>
       </c>
       <c r="G68">
-        <v>487</v>
+        <v>411</v>
       </c>
       <c r="H68" t="s">
-        <v>115</v>
+        <v>148</v>
       </c>
       <c r="I68" t="s">
-        <v>184</v>
+        <v>196</v>
       </c>
       <c r="J68" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" t="s">
-        <v>186</v>
+        <v>197</v>
       </c>
       <c r="B69" t="s">
-        <v>104</v>
+        <v>146</v>
       </c>
       <c r="C69" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D69" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="E69" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="F69">
         <v>2016</v>
       </c>
       <c r="G69">
-        <v>715</v>
+        <v>487</v>
       </c>
       <c r="H69" t="s">
-        <v>115</v>
+        <v>148</v>
       </c>
       <c r="I69" t="s">
-        <v>184</v>
+        <v>196</v>
       </c>
       <c r="J69" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" t="s">
-        <v>187</v>
+        <v>198</v>
       </c>
       <c r="B70" t="s">
-        <v>104</v>
+        <v>146</v>
       </c>
       <c r="C70" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D70" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="E70" t="s">
-        <v>188</v>
+        <v>151</v>
       </c>
       <c r="F70">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="G70">
-        <v>397</v>
+        <v>715</v>
       </c>
       <c r="H70" t="s">
-        <v>189</v>
+        <v>148</v>
       </c>
       <c r="I70" t="s">
-        <v>176</v>
+        <v>196</v>
       </c>
       <c r="J70" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
       <c r="B71" t="s">
-        <v>104</v>
+        <v>146</v>
       </c>
       <c r="C71" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D71" t="s">
-        <v>150</v>
+        <v>48</v>
       </c>
       <c r="E71" t="s">
-        <v>191</v>
+        <v>147</v>
       </c>
       <c r="F71">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="G71">
-        <v>304</v>
+        <v>478</v>
       </c>
       <c r="H71" t="s">
-        <v>192</v>
+        <v>148</v>
       </c>
       <c r="I71" t="s">
-        <v>108</v>
+        <v>194</v>
       </c>
       <c r="J71" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="B72" t="s">
-        <v>104</v>
+        <v>146</v>
       </c>
       <c r="C72" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D72" t="s">
-        <v>58</v>
+        <v>164</v>
       </c>
       <c r="E72" t="s">
-        <v>114</v>
+        <v>201</v>
       </c>
       <c r="F72">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="G72">
-        <v>478</v>
+        <v>317</v>
       </c>
       <c r="H72" t="s">
-        <v>115</v>
+        <v>166</v>
       </c>
       <c r="I72" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="J72" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" t="s">
-        <v>194</v>
+        <v>202</v>
       </c>
       <c r="B73" t="s">
-        <v>104</v>
+        <v>146</v>
       </c>
       <c r="C73" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D73" t="s">
-        <v>105</v>
+        <v>164</v>
       </c>
       <c r="E73" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="F73">
         <v>2018</v>
       </c>
       <c r="G73">
-        <v>32</v>
+        <v>65.535</v>
       </c>
       <c r="H73" t="s">
-        <v>107</v>
+        <v>166</v>
       </c>
       <c r="I73" t="s">
-        <v>196</v>
+        <v>178</v>
       </c>
       <c r="J73" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="B74" t="s">
-        <v>104</v>
+        <v>146</v>
       </c>
       <c r="C74" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D74" t="s">
-        <v>105</v>
+        <v>164</v>
       </c>
       <c r="E74" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="F74">
         <v>2018</v>
       </c>
       <c r="G74">
-        <v>389</v>
+        <v>337</v>
       </c>
       <c r="H74" t="s">
-        <v>107</v>
+        <v>166</v>
       </c>
       <c r="I74" t="s">
-        <v>196</v>
+        <v>178</v>
       </c>
       <c r="J74" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="B75" t="s">
-        <v>104</v>
+        <v>146</v>
       </c>
       <c r="C75" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D75" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="E75" t="s">
-        <v>195</v>
+        <v>151</v>
       </c>
       <c r="F75">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G75">
-        <v>386</v>
+        <v>672</v>
       </c>
       <c r="H75" t="s">
-        <v>107</v>
+        <v>148</v>
       </c>
       <c r="I75" t="s">
-        <v>196</v>
+        <v>185</v>
       </c>
       <c r="J75" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="B76" t="s">
-        <v>104</v>
+        <v>146</v>
       </c>
       <c r="C76" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D76" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="E76" t="s">
-        <v>106</v>
+        <v>147</v>
       </c>
       <c r="F76">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G76">
-        <v>0</v>
+        <v>441</v>
       </c>
       <c r="H76" t="s">
-        <v>107</v>
+        <v>148</v>
       </c>
       <c r="I76" t="s">
-        <v>196</v>
+        <v>185</v>
       </c>
       <c r="J76" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="B77" t="s">
-        <v>104</v>
+        <v>146</v>
       </c>
       <c r="C77" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D77" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="E77" t="s">
-        <v>106</v>
+        <v>147</v>
       </c>
       <c r="F77">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G77">
-        <v>367</v>
+        <v>450</v>
       </c>
       <c r="H77" t="s">
-        <v>107</v>
+        <v>148</v>
       </c>
       <c r="I77" t="s">
-        <v>196</v>
+        <v>185</v>
       </c>
       <c r="J77" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="B78" t="s">
-        <v>104</v>
+        <v>146</v>
       </c>
       <c r="C78" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D78" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="E78" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="F78">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G78">
-        <v>58</v>
+        <v>95</v>
       </c>
       <c r="H78" t="s">
-        <v>107</v>
+        <v>148</v>
       </c>
       <c r="I78" t="s">
-        <v>196</v>
+        <v>185</v>
       </c>
       <c r="J78" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="B79" t="s">
-        <v>104</v>
+        <v>146</v>
       </c>
       <c r="C79" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D79" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="E79" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="F79">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G79">
-        <v>317</v>
+        <v>698</v>
       </c>
       <c r="H79" t="s">
-        <v>107</v>
+        <v>148</v>
       </c>
       <c r="I79" t="s">
-        <v>196</v>
+        <v>185</v>
       </c>
       <c r="J79" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="B80" t="s">
-        <v>104</v>
+        <v>146</v>
       </c>
       <c r="C80" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D80" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="E80" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="F80">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G80">
-        <v>362</v>
+        <v>354</v>
       </c>
       <c r="H80" t="s">
-        <v>107</v>
+        <v>148</v>
       </c>
       <c r="I80" t="s">
-        <v>196</v>
+        <v>185</v>
       </c>
       <c r="J80" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="B81" t="s">
-        <v>104</v>
+        <v>146</v>
       </c>
       <c r="C81" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D81" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="E81" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="F81">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G81">
-        <v>94</v>
+        <v>536</v>
       </c>
       <c r="H81" t="s">
-        <v>107</v>
+        <v>148</v>
       </c>
       <c r="I81" t="s">
-        <v>196</v>
+        <v>185</v>
       </c>
       <c r="J81" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="B82" t="s">
-        <v>104</v>
+        <v>146</v>
       </c>
       <c r="C82" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D82" t="s">
-        <v>105</v>
+        <v>53</v>
       </c>
       <c r="E82" t="s">
-        <v>195</v>
+        <v>212</v>
       </c>
       <c r="F82">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="G82">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="H82" t="s">
-        <v>107</v>
+        <v>213</v>
       </c>
       <c r="I82" t="s">
-        <v>196</v>
+        <v>214</v>
       </c>
       <c r="J82" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="B83" t="s">
-        <v>104</v>
+        <v>146</v>
       </c>
       <c r="C83" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D83" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="E83" t="s">
-        <v>195</v>
+        <v>216</v>
       </c>
       <c r="F83">
-        <v>2018</v>
+        <v>2026</v>
       </c>
       <c r="G83">
-        <v>431</v>
+        <v>1</v>
       </c>
       <c r="H83" t="s">
-        <v>107</v>
+        <v>148</v>
       </c>
       <c r="I83" t="s">
-        <v>196</v>
+        <v>97</v>
       </c>
       <c r="J83" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" t="s">
-        <v>207</v>
+        <v>217</v>
       </c>
       <c r="B84" t="s">
-        <v>104</v>
+        <v>146</v>
       </c>
       <c r="C84" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D84" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="E84" t="s">
-        <v>195</v>
+        <v>151</v>
       </c>
       <c r="F84">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="G84">
-        <v>379</v>
+        <v>657</v>
       </c>
       <c r="H84" t="s">
-        <v>107</v>
+        <v>148</v>
       </c>
       <c r="I84" t="s">
         <v>196</v>
       </c>
       <c r="J84" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" t="s">
-        <v>208</v>
+        <v>218</v>
       </c>
       <c r="B85" t="s">
-        <v>104</v>
+        <v>146</v>
       </c>
       <c r="C85" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D85" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="E85" t="s">
-        <v>195</v>
+        <v>169</v>
       </c>
       <c r="F85">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G85">
-        <v>65.535</v>
+        <v>416</v>
       </c>
       <c r="H85" t="s">
-        <v>107</v>
+        <v>170</v>
       </c>
       <c r="I85" t="s">
-        <v>196</v>
+        <v>171</v>
       </c>
       <c r="J85" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" t="s">
-        <v>209</v>
+        <v>219</v>
       </c>
       <c r="B86" t="s">
-        <v>104</v>
+        <v>146</v>
       </c>
       <c r="C86" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D86" t="s">
-        <v>105</v>
+        <v>58</v>
       </c>
       <c r="E86" t="s">
-        <v>195</v>
+        <v>220</v>
       </c>
       <c r="F86">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="G86">
-        <v>85</v>
+        <v>132</v>
       </c>
       <c r="H86" t="s">
-        <v>107</v>
+        <v>221</v>
       </c>
       <c r="I86" t="s">
-        <v>196</v>
+        <v>118</v>
       </c>
       <c r="J86" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" t="s">
-        <v>210</v>
+        <v>222</v>
       </c>
       <c r="B87" t="s">
-        <v>104</v>
+        <v>146</v>
       </c>
       <c r="C87" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D87" t="s">
-        <v>105</v>
+        <v>58</v>
       </c>
       <c r="E87" t="s">
-        <v>195</v>
+        <v>220</v>
       </c>
       <c r="F87">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="G87">
-        <v>337</v>
+        <v>222</v>
       </c>
       <c r="H87" t="s">
-        <v>107</v>
+        <v>221</v>
       </c>
       <c r="I87" t="s">
-        <v>196</v>
+        <v>118</v>
       </c>
       <c r="J87" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="B88" t="s">
-        <v>104</v>
+        <v>146</v>
       </c>
       <c r="C88" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D88" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="E88" t="s">
-        <v>195</v>
+        <v>224</v>
       </c>
       <c r="F88">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="G88">
-        <v>15</v>
+        <v>222</v>
       </c>
       <c r="H88" t="s">
-        <v>107</v>
+        <v>225</v>
       </c>
       <c r="I88" t="s">
-        <v>196</v>
+        <v>226</v>
       </c>
       <c r="J88" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" t="s">
-        <v>212</v>
+        <v>227</v>
       </c>
       <c r="B89" t="s">
-        <v>104</v>
+        <v>146</v>
       </c>
       <c r="C89" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D89" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="E89" t="s">
-        <v>195</v>
+        <v>216</v>
       </c>
       <c r="F89">
-        <v>2018</v>
+        <v>2026</v>
       </c>
       <c r="G89">
-        <v>168</v>
+        <v>1</v>
       </c>
       <c r="H89" t="s">
-        <v>107</v>
+        <v>148</v>
       </c>
       <c r="I89" t="s">
-        <v>196</v>
+        <v>97</v>
       </c>
       <c r="J89" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" t="s">
-        <v>213</v>
+        <v>228</v>
       </c>
       <c r="B90" t="s">
-        <v>104</v>
+        <v>146</v>
       </c>
       <c r="C90" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D90" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="E90" t="s">
-        <v>195</v>
+        <v>216</v>
       </c>
       <c r="F90">
-        <v>2018</v>
+        <v>2026</v>
       </c>
       <c r="G90">
-        <v>236</v>
+        <v>1</v>
       </c>
       <c r="H90" t="s">
-        <v>107</v>
+        <v>148</v>
       </c>
       <c r="I90" t="s">
-        <v>196</v>
+        <v>97</v>
       </c>
       <c r="J90" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" t="s">
-        <v>214</v>
+        <v>229</v>
       </c>
       <c r="B91" t="s">
-        <v>104</v>
+        <v>230</v>
       </c>
       <c r="C91" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D91" t="s">
-        <v>105</v>
+        <v>53</v>
       </c>
       <c r="E91" t="s">
-        <v>195</v>
+        <v>231</v>
       </c>
       <c r="F91">
         <v>2018</v>
       </c>
       <c r="G91">
-        <v>494</v>
+        <v>8</v>
       </c>
       <c r="H91" t="s">
-        <v>107</v>
+        <v>232</v>
       </c>
       <c r="I91" t="s">
-        <v>196</v>
+        <v>233</v>
       </c>
       <c r="J91" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" t="s">
-        <v>215</v>
+        <v>234</v>
       </c>
       <c r="B92" t="s">
-        <v>104</v>
+        <v>230</v>
       </c>
       <c r="C92" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="D92"/>
       <c r="E92" t="s">
-        <v>195</v>
+        <v>235</v>
       </c>
       <c r="F92">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="G92">
-        <v>180</v>
+        <v>1</v>
       </c>
       <c r="H92" t="s">
-        <v>107</v>
+        <v>236</v>
       </c>
       <c r="I92" t="s">
-        <v>196</v>
+        <v>237</v>
       </c>
       <c r="J92" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" t="s">
-        <v>216</v>
+        <v>238</v>
       </c>
       <c r="B93" t="s">
-        <v>104</v>
+        <v>230</v>
       </c>
       <c r="C93" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="D93"/>
       <c r="E93" t="s">
-        <v>195</v>
+        <v>235</v>
       </c>
       <c r="F93">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="G93">
-        <v>41</v>
+        <v>84</v>
       </c>
       <c r="H93" t="s">
-        <v>107</v>
+        <v>236</v>
       </c>
       <c r="I93" t="s">
-        <v>196</v>
+        <v>237</v>
       </c>
       <c r="J93" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" t="s">
-        <v>217</v>
+        <v>239</v>
       </c>
       <c r="B94" t="s">
-        <v>104</v>
+        <v>230</v>
       </c>
       <c r="C94" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="D94"/>
       <c r="E94" t="s">
-        <v>147</v>
+        <v>235</v>
       </c>
       <c r="F94">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="G94">
-        <v>672</v>
+        <v>113</v>
       </c>
       <c r="H94" t="s">
-        <v>115</v>
+        <v>236</v>
       </c>
       <c r="I94" t="s">
-        <v>55</v>
+        <v>237</v>
       </c>
       <c r="J94" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" t="s">
-        <v>218</v>
+        <v>240</v>
       </c>
       <c r="B95" t="s">
-        <v>104</v>
+        <v>230</v>
       </c>
       <c r="C95" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="D95" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="E95" t="s">
-        <v>147</v>
+        <v>241</v>
       </c>
       <c r="F95">
-        <v>2018</v>
+        <v>2009</v>
       </c>
       <c r="G95">
-        <v>393</v>
+        <v>5.777</v>
       </c>
       <c r="H95" t="s">
-        <v>115</v>
+        <v>242</v>
       </c>
       <c r="I95" t="s">
-        <v>219</v>
+        <v>56</v>
       </c>
       <c r="J95" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" t="s">
-        <v>220</v>
+        <v>243</v>
       </c>
       <c r="B96" t="s">
-        <v>104</v>
+        <v>230</v>
       </c>
       <c r="C96" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="D96" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="E96" t="s">
-        <v>188</v>
+        <v>241</v>
       </c>
       <c r="F96">
-        <v>2015</v>
+        <v>2008</v>
       </c>
       <c r="G96">
-        <v>24</v>
+        <v>3.003</v>
       </c>
       <c r="H96" t="s">
-        <v>189</v>
+        <v>242</v>
       </c>
       <c r="I96" t="s">
-        <v>176</v>
+        <v>108</v>
       </c>
       <c r="J96" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" t="s">
-        <v>221</v>
+        <v>244</v>
       </c>
       <c r="B97" t="s">
-        <v>104</v>
+        <v>230</v>
       </c>
       <c r="C97" t="s">
-        <v>119</v>
+        <v>19</v>
       </c>
       <c r="D97" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="E97" t="s">
-        <v>222</v>
+        <v>245</v>
       </c>
       <c r="F97">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="G97">
-        <v>1</v>
+        <v>263</v>
       </c>
       <c r="H97" t="s">
-        <v>223</v>
+        <v>246</v>
       </c>
       <c r="I97" t="s">
-        <v>108</v>
+        <v>247</v>
       </c>
       <c r="J97" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" t="s">
-        <v>224</v>
+        <v>248</v>
       </c>
       <c r="B98" t="s">
-        <v>104</v>
+        <v>230</v>
       </c>
       <c r="C98" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D98" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="E98" t="s">
-        <v>225</v>
+        <v>245</v>
       </c>
       <c r="F98">
-        <v>2026</v>
+        <v>2018</v>
       </c>
       <c r="G98">
-        <v>1</v>
+        <v>310</v>
       </c>
       <c r="H98" t="s">
-        <v>115</v>
+        <v>246</v>
       </c>
       <c r="I98" t="s">
-        <v>69</v>
+        <v>247</v>
       </c>
       <c r="J98" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" t="s">
-        <v>226</v>
+        <v>249</v>
       </c>
       <c r="B99" t="s">
-        <v>104</v>
+        <v>230</v>
       </c>
       <c r="C99" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="D99"/>
       <c r="E99" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="F99">
-        <v>2026</v>
+        <v>2021</v>
       </c>
       <c r="G99">
-        <v>1</v>
+        <v>164</v>
       </c>
       <c r="H99" t="s">
-        <v>115</v>
+        <v>236</v>
       </c>
       <c r="I99" t="s">
-        <v>69</v>
+        <v>237</v>
       </c>
       <c r="J99" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" t="s">
-        <v>227</v>
+        <v>250</v>
       </c>
       <c r="B100" t="s">
-        <v>104</v>
+        <v>230</v>
       </c>
       <c r="C100" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D100" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E100" t="s">
-        <v>165</v>
+        <v>245</v>
       </c>
       <c r="F100">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="G100">
-        <v>1</v>
+        <v>229</v>
       </c>
       <c r="H100" t="s">
-        <v>166</v>
+        <v>246</v>
       </c>
       <c r="I100" t="s">
-        <v>228</v>
+        <v>251</v>
       </c>
       <c r="J100" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" t="s">
-        <v>229</v>
+        <v>252</v>
       </c>
       <c r="B101" t="s">
-        <v>104</v>
+        <v>230</v>
       </c>
       <c r="C101" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="D101"/>
       <c r="E101" t="s">
-        <v>165</v>
+        <v>235</v>
       </c>
       <c r="F101">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G101">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="H101" t="s">
-        <v>166</v>
+        <v>236</v>
       </c>
       <c r="I101" t="s">
-        <v>228</v>
+        <v>137</v>
       </c>
       <c r="J101" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" t="s">
+        <v>253</v>
+      </c>
+      <c r="B102" t="s">
         <v>230</v>
       </c>
-      <c r="B102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C102" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D102" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="E102" t="s">
-        <v>232</v>
+        <v>254</v>
       </c>
       <c r="F102">
-        <v>2018</v>
+        <v>2013</v>
       </c>
       <c r="G102">
-        <v>8</v>
+        <v>478</v>
       </c>
       <c r="H102" t="s">
-        <v>233</v>
+        <v>255</v>
       </c>
       <c r="I102" t="s">
-        <v>234</v>
+        <v>149</v>
       </c>
       <c r="J102" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" t="s">
-        <v>235</v>
+        <v>256</v>
       </c>
       <c r="B103" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C103" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D103"/>
       <c r="E103" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F103">
         <v>2021</v>
       </c>
       <c r="G103">
-        <v>1</v>
+        <v>136</v>
       </c>
       <c r="H103" t="s">
+        <v>236</v>
+      </c>
+      <c r="I103" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="J103" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" t="s">
-        <v>238</v>
+        <v>257</v>
       </c>
       <c r="B104" t="s">
-        <v>231</v>
-[...3 lines deleted...]
-      </c>
+        <v>230</v>
+      </c>
+      <c r="C104"/>
       <c r="D104"/>
       <c r="E104" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>2021</v>
+        <v>258</v>
+      </c>
+      <c r="F104" t="s">
+        <v>259</v>
       </c>
       <c r="G104">
-        <v>84</v>
+        <v>0</v>
       </c>
       <c r="H104" t="s">
-        <v>237</v>
+        <v>148</v>
       </c>
       <c r="I104" t="s">
-        <v>116</v>
+        <v>130</v>
       </c>
       <c r="J104" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" t="s">
-        <v>239</v>
+        <v>260</v>
       </c>
       <c r="B105" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C105" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="D105"/>
+        <v>135</v>
+      </c>
+      <c r="D105" t="s">
+        <v>261</v>
+      </c>
       <c r="E105" t="s">
-        <v>236</v>
+        <v>258</v>
       </c>
       <c r="F105">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="G105">
-        <v>113</v>
+        <v>291</v>
       </c>
       <c r="H105" t="s">
-        <v>237</v>
+        <v>148</v>
       </c>
       <c r="I105" t="s">
-        <v>116</v>
+        <v>130</v>
       </c>
       <c r="J105" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" t="s">
-        <v>240</v>
+        <v>262</v>
       </c>
       <c r="B106" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C106" t="s">
-        <v>241</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="D106"/>
       <c r="E106" t="s">
-        <v>242</v>
+        <v>235</v>
       </c>
       <c r="F106">
-        <v>2009</v>
+        <v>2021</v>
       </c>
       <c r="G106">
-        <v>5.777</v>
+        <v>169</v>
       </c>
       <c r="H106" t="s">
-        <v>243</v>
+        <v>236</v>
       </c>
       <c r="I106" t="s">
-        <v>45</v>
+        <v>237</v>
       </c>
       <c r="J106" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" t="s">
-        <v>244</v>
+        <v>263</v>
       </c>
       <c r="B107" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C107" t="s">
-        <v>241</v>
+        <v>19</v>
       </c>
       <c r="D107" t="s">
-        <v>12</v>
+        <v>264</v>
       </c>
       <c r="E107" t="s">
-        <v>242</v>
+        <v>265</v>
       </c>
       <c r="F107">
-        <v>2008</v>
+        <v>2022</v>
       </c>
       <c r="G107">
-        <v>3.003</v>
+        <v>67</v>
       </c>
       <c r="H107" t="s">
-        <v>243</v>
+        <v>266</v>
       </c>
       <c r="I107" t="s">
-        <v>245</v>
+        <v>267</v>
       </c>
       <c r="J107" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" t="s">
-        <v>246</v>
+        <v>268</v>
       </c>
       <c r="B108" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C108" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="D108"/>
       <c r="E108" t="s">
-        <v>247</v>
+        <v>235</v>
       </c>
       <c r="F108">
-        <v>2009</v>
+        <v>2021</v>
       </c>
       <c r="G108">
-        <v>4.872</v>
+        <v>117</v>
       </c>
       <c r="H108" t="s">
-        <v>243</v>
+        <v>236</v>
       </c>
       <c r="I108" t="s">
-        <v>248</v>
+        <v>237</v>
       </c>
       <c r="J108" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" t="s">
-        <v>249</v>
+        <v>269</v>
       </c>
       <c r="B109" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C109" t="s">
-        <v>18</v>
+        <v>270</v>
       </c>
       <c r="D109" t="s">
-        <v>42</v>
+        <v>264</v>
       </c>
       <c r="E109" t="s">
-        <v>232</v>
+        <v>271</v>
       </c>
       <c r="F109">
-        <v>2013</v>
+        <v>2025</v>
       </c>
       <c r="G109">
-        <v>511</v>
+        <v>1</v>
       </c>
       <c r="H109" t="s">
-        <v>233</v>
+        <v>272</v>
       </c>
       <c r="I109" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
       <c r="J109" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" t="s">
-        <v>251</v>
+        <v>274</v>
       </c>
       <c r="B110" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C110" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="D110"/>
+        <v>270</v>
+      </c>
+      <c r="D110" t="s">
+        <v>264</v>
+      </c>
       <c r="E110" t="s">
-        <v>236</v>
+        <v>271</v>
       </c>
       <c r="F110">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="G110">
-        <v>164</v>
+        <v>2</v>
       </c>
       <c r="H110" t="s">
-        <v>237</v>
+        <v>272</v>
       </c>
       <c r="I110" t="s">
-        <v>116</v>
+        <v>273</v>
       </c>
       <c r="J110" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" t="s">
-        <v>252</v>
+        <v>275</v>
       </c>
       <c r="B111" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C111" t="s">
-        <v>18</v>
+        <v>270</v>
       </c>
       <c r="D111" t="s">
-        <v>42</v>
+        <v>264</v>
       </c>
       <c r="E111" t="s">
-        <v>253</v>
+        <v>276</v>
       </c>
       <c r="F111">
-        <v>2014</v>
+        <v>2025</v>
       </c>
       <c r="G111">
         <v>1</v>
       </c>
       <c r="H111" t="s">
-        <v>254</v>
+        <v>277</v>
       </c>
       <c r="I111" t="s">
-        <v>250</v>
+        <v>67</v>
       </c>
       <c r="J111" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" t="s">
-        <v>255</v>
+        <v>278</v>
       </c>
       <c r="B112" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C112" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="D112"/>
+        <v>270</v>
+      </c>
+      <c r="D112" t="s">
+        <v>264</v>
+      </c>
       <c r="E112" t="s">
-        <v>236</v>
+        <v>276</v>
       </c>
       <c r="F112">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="G112">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="H112" t="s">
-        <v>237</v>
+        <v>277</v>
       </c>
       <c r="I112" t="s">
-        <v>256</v>
+        <v>67</v>
       </c>
       <c r="J112" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" t="s">
-        <v>257</v>
+        <v>279</v>
       </c>
       <c r="B113" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C113" t="s">
-        <v>18</v>
+        <v>270</v>
       </c>
       <c r="D113" t="s">
-        <v>42</v>
+        <v>264</v>
       </c>
       <c r="E113" t="s">
-        <v>258</v>
+        <v>276</v>
       </c>
       <c r="F113">
-        <v>2013</v>
+        <v>2025</v>
       </c>
       <c r="G113">
-        <v>478</v>
+        <v>1</v>
       </c>
       <c r="H113" t="s">
-        <v>259</v>
+        <v>277</v>
       </c>
       <c r="I113" t="s">
-        <v>260</v>
+        <v>67</v>
       </c>
       <c r="J113" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" t="s">
-        <v>261</v>
+        <v>280</v>
       </c>
       <c r="B114" t="s">
+        <v>230</v>
+      </c>
+      <c r="C114" t="s">
+        <v>19</v>
+      </c>
+      <c r="D114" t="s">
+        <v>53</v>
+      </c>
+      <c r="E114" t="s">
         <v>231</v>
       </c>
-      <c r="C114" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F114">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="G114">
-        <v>1.236</v>
+        <v>532</v>
       </c>
       <c r="H114" t="s">
-        <v>264</v>
+        <v>232</v>
       </c>
       <c r="I114" t="s">
-        <v>265</v>
+        <v>281</v>
       </c>
       <c r="J114" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="B115" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C115" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="D115"/>
+        <v>11</v>
+      </c>
+      <c r="D115" t="s">
+        <v>12</v>
+      </c>
       <c r="E115" t="s">
-        <v>236</v>
+        <v>13</v>
       </c>
       <c r="F115">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="G115">
-        <v>136</v>
+        <v>2.046</v>
       </c>
       <c r="H115" t="s">
-        <v>237</v>
+        <v>14</v>
       </c>
       <c r="I115" t="s">
-        <v>116</v>
+        <v>283</v>
       </c>
       <c r="J115" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" t="s">
-        <v>267</v>
+        <v>284</v>
       </c>
       <c r="B116" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C116" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="D116"/>
+        <v>63</v>
+      </c>
+      <c r="D116" t="s">
+        <v>12</v>
+      </c>
       <c r="E116" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="F116">
-        <v>2021</v>
+        <v>2014</v>
       </c>
       <c r="G116">
-        <v>169</v>
+        <v>2.329</v>
       </c>
       <c r="H116" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="I116" t="s">
-        <v>116</v>
+        <v>84</v>
       </c>
       <c r="J116" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" t="s">
-        <v>268</v>
+        <v>285</v>
       </c>
       <c r="B117" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C117" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D117" t="s">
-        <v>262</v>
+        <v>58</v>
       </c>
       <c r="E117" t="s">
-        <v>269</v>
+        <v>286</v>
       </c>
       <c r="F117">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="G117">
-        <v>67</v>
+        <v>220</v>
       </c>
       <c r="H117" t="s">
-        <v>270</v>
+        <v>255</v>
       </c>
       <c r="I117" t="s">
-        <v>271</v>
+        <v>196</v>
       </c>
       <c r="J117" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" t="s">
-        <v>272</v>
+        <v>287</v>
       </c>
       <c r="B118" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C118" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="D118"/>
+        <v>19</v>
+      </c>
+      <c r="D118" t="s">
+        <v>58</v>
+      </c>
       <c r="E118" t="s">
-        <v>236</v>
+        <v>288</v>
       </c>
       <c r="F118">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="G118">
-        <v>117</v>
+        <v>155</v>
       </c>
       <c r="H118" t="s">
-        <v>237</v>
+        <v>289</v>
       </c>
       <c r="I118" t="s">
-        <v>116</v>
+        <v>185</v>
       </c>
       <c r="J118" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" t="s">
-        <v>273</v>
+        <v>290</v>
       </c>
       <c r="B119" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C119" t="s">
-        <v>274</v>
+        <v>19</v>
       </c>
       <c r="D119" t="s">
-        <v>262</v>
+        <v>58</v>
       </c>
       <c r="E119" t="s">
-        <v>275</v>
+        <v>288</v>
       </c>
       <c r="F119">
-        <v>2025</v>
+        <v>2022</v>
       </c>
       <c r="G119">
-        <v>1</v>
+        <v>185</v>
       </c>
       <c r="H119" t="s">
-        <v>264</v>
+        <v>289</v>
       </c>
       <c r="I119" t="s">
-        <v>69</v>
+        <v>185</v>
       </c>
       <c r="J119" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" t="s">
-        <v>276</v>
+        <v>291</v>
       </c>
       <c r="B120" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C120" t="s">
-        <v>274</v>
+        <v>19</v>
       </c>
       <c r="D120" t="s">
-        <v>262</v>
+        <v>53</v>
       </c>
       <c r="E120" t="s">
-        <v>275</v>
+        <v>254</v>
       </c>
       <c r="F120">
-        <v>2025</v>
+        <v>2019</v>
       </c>
       <c r="G120">
-        <v>2</v>
+        <v>240</v>
       </c>
       <c r="H120" t="s">
-        <v>264</v>
+        <v>255</v>
       </c>
       <c r="I120" t="s">
-        <v>69</v>
+        <v>292</v>
       </c>
       <c r="J120" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" t="s">
-        <v>277</v>
+        <v>293</v>
       </c>
       <c r="B121" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C121" t="s">
-        <v>274</v>
+        <v>19</v>
       </c>
       <c r="D121" t="s">
-        <v>262</v>
+        <v>294</v>
       </c>
       <c r="E121" t="s">
-        <v>278</v>
+        <v>295</v>
       </c>
       <c r="F121">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c r="G121">
-        <v>1</v>
+        <v>33</v>
       </c>
       <c r="H121" t="s">
-        <v>279</v>
+        <v>296</v>
       </c>
       <c r="I121" t="s">
-        <v>280</v>
+        <v>56</v>
       </c>
       <c r="J121" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" t="s">
-        <v>281</v>
+        <v>297</v>
       </c>
       <c r="B122" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C122" t="s">
-        <v>274</v>
+        <v>19</v>
       </c>
       <c r="D122" t="s">
-        <v>262</v>
+        <v>298</v>
       </c>
       <c r="E122" t="s">
-        <v>278</v>
+        <v>299</v>
       </c>
       <c r="F122">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c r="G122">
-        <v>1</v>
+        <v>53</v>
       </c>
       <c r="H122" t="s">
-        <v>279</v>
+        <v>300</v>
       </c>
       <c r="I122" t="s">
-        <v>282</v>
+        <v>110</v>
       </c>
       <c r="J122" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" t="s">
-        <v>283</v>
+        <v>301</v>
       </c>
       <c r="B123" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C123" t="s">
-        <v>274</v>
+        <v>19</v>
       </c>
       <c r="D123" t="s">
-        <v>262</v>
+        <v>53</v>
       </c>
       <c r="E123" t="s">
-        <v>278</v>
+        <v>302</v>
       </c>
       <c r="F123">
-        <v>2025</v>
+        <v>2016</v>
       </c>
       <c r="G123">
-        <v>1</v>
+        <v>532</v>
       </c>
       <c r="H123" t="s">
-        <v>279</v>
+        <v>303</v>
       </c>
       <c r="I123" t="s">
-        <v>280</v>
+        <v>233</v>
       </c>
       <c r="J123" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" t="s">
-        <v>284</v>
+        <v>304</v>
       </c>
       <c r="B124" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C124" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D124" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="E124" t="s">
-        <v>232</v>
+        <v>302</v>
       </c>
       <c r="F124">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="G124">
-        <v>532</v>
+        <v>671</v>
       </c>
       <c r="H124" t="s">
+        <v>303</v>
+      </c>
+      <c r="I124" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
       <c r="J124" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" t="s">
-        <v>285</v>
+        <v>305</v>
       </c>
       <c r="B125" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C125" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="D125" t="s">
-        <v>12</v>
+        <v>53</v>
       </c>
       <c r="E125" t="s">
-        <v>13</v>
+        <v>302</v>
       </c>
       <c r="F125">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="G125">
-        <v>2.046</v>
+        <v>294</v>
       </c>
       <c r="H125" t="s">
-        <v>14</v>
+        <v>303</v>
       </c>
       <c r="I125" t="s">
-        <v>228</v>
+        <v>306</v>
       </c>
       <c r="J125" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" t="s">
-        <v>286</v>
+        <v>307</v>
       </c>
       <c r="B126" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C126" t="s">
-        <v>18</v>
+        <v>135</v>
       </c>
       <c r="D126" t="s">
-        <v>42</v>
+        <v>261</v>
       </c>
       <c r="E126" t="s">
-        <v>232</v>
+        <v>258</v>
       </c>
       <c r="F126">
-        <v>2013</v>
+        <v>2022</v>
       </c>
       <c r="G126">
-        <v>551</v>
+        <v>448</v>
       </c>
       <c r="H126" t="s">
-        <v>233</v>
+        <v>148</v>
       </c>
       <c r="I126" t="s">
-        <v>250</v>
+        <v>130</v>
       </c>
       <c r="J126" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" t="s">
-        <v>287</v>
+        <v>308</v>
       </c>
       <c r="B127" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C127" t="s">
-        <v>71</v>
+        <v>19</v>
       </c>
       <c r="D127" t="s">
-        <v>12</v>
+        <v>53</v>
       </c>
       <c r="E127" t="s">
-        <v>242</v>
+        <v>309</v>
       </c>
       <c r="F127">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="G127">
-        <v>2.329</v>
+        <v>674</v>
       </c>
       <c r="H127" t="s">
-        <v>243</v>
+        <v>255</v>
       </c>
       <c r="I127" t="s">
-        <v>87</v>
+        <v>247</v>
       </c>
       <c r="J127" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" t="s">
-        <v>288</v>
+        <v>310</v>
       </c>
       <c r="B128" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C128" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D128" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="E128" t="s">
-        <v>289</v>
+        <v>309</v>
       </c>
       <c r="F128">
-        <v>2025</v>
+        <v>2016</v>
       </c>
       <c r="G128">
-        <v>1</v>
+        <v>629</v>
       </c>
       <c r="H128" t="s">
-        <v>290</v>
+        <v>255</v>
       </c>
       <c r="I128" t="s">
-        <v>38</v>
+        <v>247</v>
       </c>
       <c r="J128" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" t="s">
-        <v>291</v>
+        <v>311</v>
       </c>
       <c r="B129" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C129" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="D129" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="E129" t="s">
-        <v>292</v>
+        <v>309</v>
       </c>
       <c r="F129">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="G129">
-        <v>1.492</v>
+        <v>550</v>
       </c>
       <c r="H129" t="s">
-        <v>293</v>
+        <v>255</v>
       </c>
       <c r="I129" t="s">
-        <v>294</v>
+        <v>312</v>
       </c>
       <c r="J129" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" t="s">
-        <v>295</v>
+        <v>313</v>
       </c>
       <c r="B130" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C130" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D130" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E130" t="s">
-        <v>289</v>
+        <v>245</v>
       </c>
       <c r="F130">
-        <v>2025</v>
+        <v>2007</v>
       </c>
       <c r="G130">
-        <v>1</v>
+        <v>3.604</v>
       </c>
       <c r="H130" t="s">
-        <v>290</v>
+        <v>148</v>
       </c>
       <c r="I130" t="s">
-        <v>38</v>
+        <v>183</v>
       </c>
       <c r="J130" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" t="s">
-        <v>296</v>
+        <v>314</v>
       </c>
       <c r="B131" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C131" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D131" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="E131" t="s">
-        <v>297</v>
+        <v>309</v>
       </c>
       <c r="F131">
-        <v>2020</v>
+        <v>2013</v>
       </c>
       <c r="G131">
-        <v>220</v>
+        <v>680</v>
       </c>
       <c r="H131" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="I131" t="s">
-        <v>298</v>
+        <v>173</v>
       </c>
       <c r="J131" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" t="s">
-        <v>299</v>
+        <v>315</v>
       </c>
       <c r="B132" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C132" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D132" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="E132" t="s">
-        <v>258</v>
+        <v>316</v>
       </c>
       <c r="F132">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="G132">
-        <v>305</v>
+        <v>69</v>
       </c>
       <c r="H132" t="s">
-        <v>259</v>
+        <v>317</v>
       </c>
       <c r="I132" t="s">
-        <v>38</v>
+        <v>318</v>
       </c>
       <c r="J132" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" t="s">
-        <v>300</v>
+        <v>319</v>
       </c>
       <c r="B133" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C133" t="s">
-        <v>241</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="D133"/>
       <c r="E133" t="s">
-        <v>263</v>
+        <v>320</v>
       </c>
       <c r="F133">
-        <v>2016</v>
+        <v>2007</v>
       </c>
       <c r="G133">
-        <v>858</v>
+        <v>686</v>
       </c>
       <c r="H133" t="s">
-        <v>264</v>
+        <v>321</v>
       </c>
       <c r="I133" t="s">
-        <v>116</v>
+        <v>322</v>
       </c>
       <c r="J133" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" t="s">
-        <v>301</v>
+        <v>323</v>
       </c>
       <c r="B134" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C134" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="D134"/>
       <c r="E134" t="s">
-        <v>302</v>
+        <v>324</v>
       </c>
       <c r="F134">
-        <v>2022</v>
+        <v>2007</v>
       </c>
       <c r="G134">
-        <v>155</v>
+        <v>1.089</v>
       </c>
       <c r="H134" t="s">
-        <v>303</v>
+        <v>321</v>
       </c>
       <c r="I134" t="s">
-        <v>234</v>
+        <v>322</v>
       </c>
       <c r="J134" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" t="s">
-        <v>304</v>
+        <v>325</v>
       </c>
       <c r="B135" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C135" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="D135"/>
       <c r="E135" t="s">
-        <v>302</v>
+        <v>326</v>
       </c>
       <c r="F135">
-        <v>2022</v>
+        <v>2007</v>
       </c>
       <c r="G135">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="H135" t="s">
-        <v>303</v>
+        <v>327</v>
       </c>
       <c r="I135" t="s">
-        <v>234</v>
+        <v>167</v>
       </c>
       <c r="J135" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" t="s">
-        <v>305</v>
+        <v>328</v>
       </c>
       <c r="B136" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C136" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="D136"/>
       <c r="E136" t="s">
-        <v>302</v>
+        <v>326</v>
       </c>
       <c r="F136">
-        <v>2022</v>
+        <v>2005</v>
       </c>
       <c r="G136">
-        <v>184</v>
+        <v>0</v>
       </c>
       <c r="H136" t="s">
-        <v>303</v>
+        <v>327</v>
       </c>
       <c r="I136" t="s">
-        <v>234</v>
+        <v>329</v>
       </c>
       <c r="J136" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" t="s">
-        <v>306</v>
+        <v>330</v>
       </c>
       <c r="B137" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C137" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="D137" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="E137" t="s">
-        <v>258</v>
+        <v>331</v>
       </c>
       <c r="F137">
-        <v>2019</v>
+        <v>2007</v>
       </c>
       <c r="G137">
-        <v>240</v>
+        <v>3.414</v>
       </c>
       <c r="H137" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="I137" t="s">
-        <v>31</v>
+        <v>226</v>
       </c>
       <c r="J137" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" t="s">
-        <v>307</v>
+        <v>332</v>
       </c>
       <c r="B138" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C138" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="D138"/>
       <c r="E138" t="s">
-        <v>309</v>
+        <v>320</v>
       </c>
       <c r="F138">
-        <v>2023</v>
+        <v>2008</v>
       </c>
       <c r="G138">
-        <v>33</v>
+        <v>737</v>
       </c>
       <c r="H138" t="s">
-        <v>310</v>
+        <v>321</v>
       </c>
       <c r="I138" t="s">
-        <v>45</v>
+        <v>312</v>
       </c>
       <c r="J138" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" t="s">
-        <v>311</v>
+        <v>333</v>
       </c>
       <c r="B139" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C139" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="D139"/>
       <c r="E139" t="s">
+        <v>320</v>
+      </c>
+      <c r="F139">
+        <v>2008</v>
+      </c>
+      <c r="G139">
+        <v>113</v>
+      </c>
+      <c r="H139" t="s">
+        <v>321</v>
+      </c>
+      <c r="I139" t="s">
         <v>312</v>
-      </c>
-[...10 lines deleted...]
-        <v>31</v>
       </c>
       <c r="J139" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" t="s">
-        <v>314</v>
+        <v>334</v>
       </c>
       <c r="B140" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C140" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="D140"/>
       <c r="E140" t="s">
-        <v>312</v>
+        <v>320</v>
       </c>
       <c r="F140">
-        <v>2016</v>
+        <v>2007</v>
       </c>
       <c r="G140">
-        <v>671</v>
+        <v>1.046</v>
       </c>
       <c r="H140" t="s">
-        <v>313</v>
+        <v>321</v>
       </c>
       <c r="I140" t="s">
-        <v>31</v>
+        <v>322</v>
       </c>
       <c r="J140" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" t="s">
-        <v>315</v>
+        <v>335</v>
       </c>
       <c r="B141" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C141" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="D141"/>
       <c r="E141" t="s">
-        <v>312</v>
+        <v>320</v>
       </c>
       <c r="F141">
-        <v>2019</v>
+        <v>2007</v>
       </c>
       <c r="G141">
-        <v>294</v>
+        <v>1.452</v>
       </c>
       <c r="H141" t="s">
-        <v>313</v>
+        <v>321</v>
       </c>
       <c r="I141" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="J141" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" t="s">
-        <v>317</v>
+        <v>336</v>
       </c>
       <c r="B142" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C142" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D142" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="E142" t="s">
-        <v>318</v>
+        <v>337</v>
       </c>
       <c r="F142">
-        <v>2016</v>
+        <v>2008</v>
       </c>
       <c r="G142">
-        <v>674</v>
+        <v>546</v>
       </c>
       <c r="H142" t="s">
-        <v>259</v>
+        <v>338</v>
       </c>
       <c r="I142" t="s">
-        <v>319</v>
+        <v>226</v>
       </c>
       <c r="J142" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" t="s">
-        <v>320</v>
+        <v>339</v>
       </c>
       <c r="B143" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C143" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D143" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="E143" t="s">
-        <v>318</v>
+        <v>337</v>
       </c>
       <c r="F143">
-        <v>2016</v>
+        <v>2008</v>
       </c>
       <c r="G143">
-        <v>629</v>
+        <v>378</v>
       </c>
       <c r="H143" t="s">
-        <v>259</v>
+        <v>338</v>
       </c>
       <c r="I143" t="s">
-        <v>319</v>
+        <v>226</v>
       </c>
       <c r="J143" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" t="s">
-        <v>321</v>
+        <v>340</v>
       </c>
       <c r="B144" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C144" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D144" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="E144" t="s">
-        <v>318</v>
+        <v>337</v>
       </c>
       <c r="F144">
-        <v>2015</v>
+        <v>2008</v>
       </c>
       <c r="G144">
-        <v>550</v>
+        <v>458</v>
       </c>
       <c r="H144" t="s">
-        <v>259</v>
+        <v>338</v>
       </c>
       <c r="I144" t="s">
-        <v>322</v>
+        <v>226</v>
       </c>
       <c r="J144" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" t="s">
-        <v>323</v>
+        <v>341</v>
       </c>
       <c r="B145" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C145" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="D145"/>
       <c r="E145" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F145">
-        <v>2016</v>
+        <v>2007</v>
       </c>
       <c r="G145">
-        <v>545</v>
+        <v>1.105</v>
       </c>
       <c r="H145" t="s">
-        <v>259</v>
+        <v>321</v>
       </c>
       <c r="I145" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="J145" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" t="s">
-        <v>324</v>
+        <v>342</v>
       </c>
       <c r="B146" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C146" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="D146"/>
       <c r="E146" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="F146">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="G146">
-        <v>835</v>
+        <v>985</v>
       </c>
       <c r="H146" t="s">
-        <v>115</v>
+        <v>321</v>
       </c>
       <c r="I146" t="s">
-        <v>157</v>
+        <v>322</v>
       </c>
       <c r="J146" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" t="s">
-        <v>326</v>
+        <v>343</v>
       </c>
       <c r="B147" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C147" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="D147"/>
       <c r="E147" t="s">
-        <v>325</v>
+        <v>344</v>
       </c>
       <c r="F147">
         <v>2007</v>
       </c>
       <c r="G147">
-        <v>780</v>
+        <v>864</v>
       </c>
       <c r="H147" t="s">
-        <v>115</v>
+        <v>148</v>
       </c>
       <c r="I147" t="s">
-        <v>128</v>
+        <v>178</v>
       </c>
       <c r="J147" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" t="s">
-        <v>327</v>
+        <v>345</v>
       </c>
       <c r="B148" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C148" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="D148"/>
       <c r="E148" t="s">
-        <v>328</v>
+        <v>344</v>
       </c>
       <c r="F148">
-        <v>2021</v>
+        <v>2007</v>
       </c>
       <c r="G148">
-        <v>2</v>
+        <v>992</v>
       </c>
       <c r="H148" t="s">
-        <v>329</v>
+        <v>148</v>
       </c>
       <c r="I148" t="s">
-        <v>69</v>
+        <v>178</v>
       </c>
       <c r="J148" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" t="s">
-        <v>330</v>
+        <v>346</v>
       </c>
       <c r="B149" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C149" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D149" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="E149" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
       <c r="F149">
-        <v>2021</v>
+        <v>2008</v>
       </c>
       <c r="G149">
-        <v>2</v>
+        <v>559</v>
       </c>
       <c r="H149" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="I149" t="s">
-        <v>69</v>
+        <v>226</v>
       </c>
       <c r="J149" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" t="s">
-        <v>331</v>
+        <v>347</v>
       </c>
       <c r="B150" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C150" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D150" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="E150" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
       <c r="F150">
-        <v>2021</v>
+        <v>2008</v>
       </c>
       <c r="G150">
-        <v>2</v>
+        <v>441</v>
       </c>
       <c r="H150" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="I150" t="s">
-        <v>69</v>
+        <v>226</v>
       </c>
       <c r="J150" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" t="s">
-        <v>332</v>
+        <v>348</v>
       </c>
       <c r="B151" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C151" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D151" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E151" t="s">
-        <v>328</v>
+        <v>349</v>
       </c>
       <c r="F151">
-        <v>2021</v>
+        <v>2016</v>
       </c>
       <c r="G151">
-        <v>2</v>
+        <v>349</v>
       </c>
       <c r="H151" t="s">
-        <v>329</v>
+        <v>350</v>
       </c>
       <c r="I151" t="s">
-        <v>69</v>
+        <v>351</v>
       </c>
       <c r="J151" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" t="s">
-        <v>333</v>
+        <v>352</v>
       </c>
       <c r="B152" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C152" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="D152"/>
       <c r="E152" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="F152">
-        <v>2021</v>
+        <v>2007</v>
       </c>
       <c r="G152">
-        <v>1</v>
+        <v>898</v>
       </c>
       <c r="H152" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="I152" t="s">
-        <v>69</v>
+        <v>167</v>
       </c>
       <c r="J152" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" t="s">
-        <v>334</v>
+        <v>353</v>
       </c>
       <c r="B153" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C153" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="D153"/>
       <c r="E153" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="F153">
-        <v>2021</v>
+        <v>2007</v>
       </c>
       <c r="G153">
-        <v>2</v>
+        <v>984</v>
       </c>
       <c r="H153" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="I153" t="s">
-        <v>69</v>
+        <v>167</v>
       </c>
       <c r="J153" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" t="s">
-        <v>335</v>
+        <v>354</v>
       </c>
       <c r="B154" t="s">
-        <v>336</v>
+        <v>230</v>
       </c>
       <c r="C154" t="s">
-        <v>241</v>
+        <v>19</v>
       </c>
       <c r="D154" t="s">
-        <v>337</v>
+        <v>48</v>
       </c>
       <c r="E154" t="s">
-        <v>338</v>
+        <v>349</v>
       </c>
       <c r="F154">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="G154">
-        <v>410.223</v>
+        <v>210</v>
       </c>
       <c r="H154" t="s">
-        <v>339</v>
+        <v>350</v>
       </c>
       <c r="I154" t="s">
-        <v>45</v>
+        <v>351</v>
       </c>
       <c r="J154" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" t="s">
-        <v>340</v>
+        <v>355</v>
       </c>
       <c r="B155" t="s">
-        <v>336</v>
+        <v>230</v>
       </c>
       <c r="C155" t="s">
-        <v>341</v>
+        <v>19</v>
       </c>
       <c r="D155" t="s">
-        <v>342</v>
+        <v>48</v>
       </c>
       <c r="E155" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="F155">
-        <v>2023</v>
+        <v>2016</v>
       </c>
       <c r="G155">
-        <v>1</v>
+        <v>296</v>
       </c>
       <c r="H155" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="I155" t="s">
-        <v>74</v>
+        <v>351</v>
       </c>
       <c r="J155" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" t="s">
-        <v>345</v>
+        <v>356</v>
       </c>
       <c r="B156" t="s">
-        <v>336</v>
+        <v>230</v>
       </c>
       <c r="C156" t="s">
-        <v>341</v>
+        <v>19</v>
       </c>
       <c r="D156" t="s">
-        <v>342</v>
+        <v>48</v>
       </c>
       <c r="E156" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="F156">
-        <v>2022</v>
+        <v>2016</v>
       </c>
       <c r="G156">
-        <v>4</v>
+        <v>258</v>
       </c>
       <c r="H156" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="I156" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="J156" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" t="s">
-        <v>347</v>
+        <v>357</v>
       </c>
       <c r="B157" t="s">
-        <v>336</v>
+        <v>230</v>
       </c>
       <c r="C157" t="s">
-        <v>274</v>
+        <v>19</v>
       </c>
       <c r="D157" t="s">
-        <v>342</v>
+        <v>48</v>
       </c>
       <c r="E157" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F157">
-        <v>2024</v>
+        <v>2016</v>
       </c>
       <c r="G157">
-        <v>4</v>
+        <v>271</v>
       </c>
       <c r="H157" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="I157" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="J157" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" t="s">
+        <v>358</v>
+      </c>
+      <c r="B158" t="s">
+        <v>230</v>
+      </c>
+      <c r="C158" t="s">
+        <v>19</v>
+      </c>
+      <c r="D158" t="s">
+        <v>48</v>
+      </c>
+      <c r="E158" t="s">
+        <v>349</v>
+      </c>
+      <c r="F158">
+        <v>2016</v>
+      </c>
+      <c r="G158">
+        <v>184</v>
+      </c>
+      <c r="H158" t="s">
+        <v>350</v>
+      </c>
+      <c r="I158" t="s">
         <v>351</v>
-      </c>
-[...22 lines deleted...]
-        <v>354</v>
       </c>
       <c r="J158" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B159" t="s">
-        <v>336</v>
+        <v>230</v>
       </c>
       <c r="C159" t="s">
-        <v>241</v>
+        <v>19</v>
       </c>
       <c r="D159" t="s">
-        <v>337</v>
+        <v>48</v>
       </c>
       <c r="E159" t="s">
-        <v>338</v>
+        <v>349</v>
       </c>
       <c r="F159">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="G159">
-        <v>38.093</v>
+        <v>418</v>
       </c>
       <c r="H159" t="s">
-        <v>339</v>
+        <v>350</v>
       </c>
       <c r="I159" t="s">
-        <v>45</v>
+        <v>351</v>
       </c>
       <c r="J159" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B160" t="s">
-        <v>336</v>
+        <v>230</v>
       </c>
       <c r="C160" t="s">
-        <v>274</v>
+        <v>19</v>
       </c>
       <c r="D160" t="s">
-        <v>342</v>
+        <v>48</v>
       </c>
       <c r="E160" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F160">
-        <v>2025</v>
+        <v>2016</v>
       </c>
       <c r="G160">
-        <v>3</v>
+        <v>230</v>
       </c>
       <c r="H160" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="I160" t="s">
-        <v>357</v>
+        <v>351</v>
       </c>
       <c r="J160" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="B161" t="s">
-        <v>336</v>
+        <v>362</v>
       </c>
       <c r="C161" t="s">
-        <v>274</v>
+        <v>36</v>
       </c>
       <c r="D161" t="s">
-        <v>342</v>
+        <v>363</v>
       </c>
       <c r="E161" t="s">
-        <v>348</v>
+        <v>364</v>
       </c>
       <c r="F161">
-        <v>2025</v>
+        <v>2012</v>
       </c>
       <c r="G161">
-        <v>1</v>
+        <v>410.223</v>
       </c>
       <c r="H161" t="s">
-        <v>349</v>
+        <v>365</v>
       </c>
       <c r="I161" t="s">
-        <v>357</v>
+        <v>56</v>
       </c>
       <c r="J161" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" t="s">
-        <v>359</v>
+        <v>366</v>
       </c>
       <c r="B162" t="s">
-        <v>336</v>
+        <v>362</v>
       </c>
       <c r="C162" t="s">
-        <v>360</v>
+        <v>135</v>
       </c>
       <c r="D162" t="s">
-        <v>342</v>
+        <v>367</v>
       </c>
       <c r="E162" t="s">
-        <v>361</v>
+        <v>368</v>
       </c>
       <c r="F162">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c r="G162">
         <v>1</v>
       </c>
       <c r="H162" t="s">
-        <v>362</v>
+        <v>369</v>
       </c>
       <c r="I162" t="s">
-        <v>363</v>
+        <v>370</v>
       </c>
       <c r="J162" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" t="s">
-        <v>364</v>
+        <v>371</v>
       </c>
       <c r="B163" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="C163" t="s">
-        <v>11</v>
+        <v>135</v>
       </c>
       <c r="D163" t="s">
-        <v>42</v>
+        <v>367</v>
       </c>
       <c r="E163" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F163">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="G163">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H163" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="I163" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="J163" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" t="s">
+        <v>373</v>
+      </c>
+      <c r="B164" t="s">
+        <v>362</v>
+      </c>
+      <c r="C164" t="s">
+        <v>135</v>
+      </c>
+      <c r="D164" t="s">
+        <v>367</v>
+      </c>
+      <c r="E164" t="s">
+        <v>368</v>
+      </c>
+      <c r="F164">
+        <v>2022</v>
+      </c>
+      <c r="G164">
+        <v>1</v>
+      </c>
+      <c r="H164" t="s">
         <v>369</v>
       </c>
-      <c r="B164" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I164" t="s">
-        <v>248</v>
+        <v>372</v>
       </c>
       <c r="J164" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="B165" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C165" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="D165" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="E165" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="F165">
-        <v>2024</v>
+        <v>2013</v>
       </c>
       <c r="G165">
-        <v>4</v>
+        <v>6.112</v>
       </c>
       <c r="H165" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="I165" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="J165" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="B166" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C166" t="s">
         <v>11</v>
       </c>
       <c r="D166" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="E166" t="s">
+        <v>376</v>
+      </c>
+      <c r="F166">
+        <v>2014</v>
+      </c>
+      <c r="G166">
+        <v>4.308</v>
+      </c>
+      <c r="H166" t="s">
         <v>377</v>
       </c>
-      <c r="F166">
-[...7 lines deleted...]
-      </c>
       <c r="I166" t="s">
-        <v>245</v>
+        <v>108</v>
       </c>
       <c r="J166" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="B167" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C167" t="s">
-        <v>11</v>
+        <v>381</v>
       </c>
       <c r="D167" t="s">
-        <v>42</v>
+        <v>77</v>
       </c>
       <c r="E167" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="F167">
         <v>2014</v>
       </c>
       <c r="G167">
-        <v>4.308</v>
+        <v>3.899</v>
       </c>
       <c r="H167" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="I167" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="J167" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="B168" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C168" t="s">
-        <v>382</v>
+        <v>11</v>
       </c>
       <c r="D168" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="E168" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="F168">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="G168">
-        <v>3.899</v>
+        <v>2.16</v>
       </c>
       <c r="H168" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="I168" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="J168" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="B169" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C169" t="s">
-        <v>11</v>
+        <v>270</v>
       </c>
       <c r="D169" t="s">
-        <v>58</v>
+        <v>261</v>
       </c>
       <c r="E169" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="F169">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="G169">
-        <v>3.924</v>
+        <v>1</v>
       </c>
       <c r="H169" t="s">
-        <v>388</v>
+        <v>272</v>
       </c>
       <c r="I169" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="J169" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="B170" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C170" t="s">
-        <v>274</v>
-[...1 lines deleted...]
-      <c r="D170"/>
+        <v>270</v>
+      </c>
+      <c r="D170" t="s">
+        <v>261</v>
+      </c>
       <c r="E170" t="s">
         <v>390</v>
       </c>
       <c r="F170">
         <v>2025</v>
       </c>
       <c r="G170">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H170" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="I170" t="s">
-        <v>69</v>
+        <v>97</v>
       </c>
       <c r="J170" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="B171" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C171" t="s">
-        <v>11</v>
+        <v>270</v>
       </c>
       <c r="D171" t="s">
-        <v>58</v>
+        <v>261</v>
       </c>
       <c r="E171" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="F171">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="G171">
-        <v>716</v>
+        <v>0</v>
       </c>
       <c r="H171" t="s">
-        <v>388</v>
+        <v>272</v>
       </c>
       <c r="I171" t="s">
-        <v>393</v>
+        <v>97</v>
       </c>
       <c r="J171" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="172" spans="1:10">
       <c r="A172" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B172" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C172" t="s">
-        <v>274</v>
-[...1 lines deleted...]
-      <c r="D172"/>
+        <v>270</v>
+      </c>
+      <c r="D172" t="s">
+        <v>261</v>
+      </c>
       <c r="E172" t="s">
         <v>390</v>
       </c>
       <c r="F172">
         <v>2025</v>
       </c>
       <c r="G172">
         <v>0</v>
       </c>
       <c r="H172" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="I172" t="s">
-        <v>69</v>
+        <v>97</v>
       </c>
       <c r="J172" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="173" spans="1:10">
       <c r="A173" t="s">
+        <v>394</v>
+      </c>
+      <c r="B173" t="s">
+        <v>375</v>
+      </c>
+      <c r="C173" t="s">
+        <v>11</v>
+      </c>
+      <c r="D173" t="s">
         <v>395</v>
       </c>
-      <c r="B173" t="s">
-[...5 lines deleted...]
-      <c r="D173"/>
       <c r="E173" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="F173">
-        <v>2025</v>
+        <v>2006</v>
       </c>
       <c r="G173">
-        <v>0</v>
+        <v>7.231</v>
       </c>
       <c r="H173" t="s">
-        <v>264</v>
+        <v>397</v>
       </c>
       <c r="I173" t="s">
-        <v>69</v>
+        <v>398</v>
       </c>
       <c r="J173" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="B174" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C174" t="s">
-        <v>274</v>
-[...1 lines deleted...]
-      <c r="D174"/>
+        <v>270</v>
+      </c>
+      <c r="D174" t="s">
+        <v>261</v>
+      </c>
       <c r="E174" t="s">
         <v>390</v>
       </c>
       <c r="F174">
         <v>2025</v>
       </c>
       <c r="G174">
         <v>0</v>
       </c>
       <c r="H174" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="I174" t="s">
-        <v>69</v>
+        <v>97</v>
       </c>
       <c r="J174" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="B175" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C175" t="s">
-        <v>11</v>
+        <v>270</v>
       </c>
       <c r="D175" t="s">
-        <v>398</v>
+        <v>261</v>
       </c>
       <c r="E175" t="s">
-        <v>399</v>
+        <v>390</v>
       </c>
       <c r="F175">
-        <v>2006</v>
+        <v>2025</v>
       </c>
       <c r="G175">
-        <v>7.231</v>
+        <v>0</v>
       </c>
       <c r="H175" t="s">
-        <v>400</v>
+        <v>272</v>
       </c>
       <c r="I175" t="s">
-        <v>401</v>
+        <v>97</v>
       </c>
       <c r="J175" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176" t="s">
+        <v>401</v>
+      </c>
+      <c r="B176" t="s">
+        <v>375</v>
+      </c>
+      <c r="C176" t="s">
+        <v>11</v>
+      </c>
+      <c r="D176" t="s">
+        <v>395</v>
+      </c>
+      <c r="E176" t="s">
         <v>402</v>
-      </c>
-[...8 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F176">
         <v>2025</v>
       </c>
       <c r="G176">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H176" t="s">
-        <v>264</v>
+        <v>403</v>
       </c>
       <c r="I176" t="s">
-        <v>69</v>
+        <v>97</v>
       </c>
       <c r="J176" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="177" spans="1:10">
       <c r="A177" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="B177" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C177" t="s">
-        <v>274</v>
-[...1 lines deleted...]
-      <c r="D177"/>
+        <v>11</v>
+      </c>
+      <c r="D177" t="s">
+        <v>395</v>
+      </c>
       <c r="E177" t="s">
-        <v>390</v>
+        <v>402</v>
       </c>
       <c r="F177">
         <v>2025</v>
       </c>
       <c r="G177">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H177" t="s">
-        <v>264</v>
+        <v>403</v>
       </c>
       <c r="I177" t="s">
-        <v>69</v>
+        <v>97</v>
       </c>
       <c r="J177" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="B178" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C178" t="s">
         <v>11</v>
       </c>
       <c r="D178" t="s">
+        <v>395</v>
+      </c>
+      <c r="E178" t="s">
+        <v>396</v>
+      </c>
+      <c r="F178">
+        <v>2006</v>
+      </c>
+      <c r="G178">
+        <v>8.401</v>
+      </c>
+      <c r="H178" t="s">
+        <v>397</v>
+      </c>
+      <c r="I178" t="s">
         <v>398</v>
-      </c>
-[...13 lines deleted...]
-        <v>69</v>
       </c>
       <c r="J178" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="B179" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C179" t="s">
-        <v>11</v>
+        <v>270</v>
       </c>
       <c r="D179" t="s">
-        <v>398</v>
+        <v>261</v>
       </c>
       <c r="E179" t="s">
-        <v>405</v>
+        <v>390</v>
       </c>
       <c r="F179">
         <v>2025</v>
       </c>
       <c r="G179">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H179" t="s">
-        <v>406</v>
+        <v>272</v>
       </c>
       <c r="I179" t="s">
-        <v>69</v>
+        <v>97</v>
       </c>
       <c r="J179" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="B180" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C180" t="s">
         <v>11</v>
       </c>
       <c r="D180" t="s">
-        <v>398</v>
+        <v>53</v>
       </c>
       <c r="E180" t="s">
-        <v>399</v>
+        <v>408</v>
       </c>
       <c r="F180">
-        <v>2006</v>
+        <v>2012</v>
       </c>
       <c r="G180">
-        <v>8.401</v>
+        <v>5.694</v>
       </c>
       <c r="H180" t="s">
-        <v>400</v>
+        <v>409</v>
       </c>
       <c r="I180" t="s">
-        <v>401</v>
+        <v>410</v>
       </c>
       <c r="J180" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="181" spans="1:10">
       <c r="A181" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="B181" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C181" t="s">
-        <v>274</v>
-[...1 lines deleted...]
-      <c r="D181"/>
+        <v>11</v>
+      </c>
+      <c r="D181" t="s">
+        <v>395</v>
+      </c>
       <c r="E181" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="F181">
-        <v>2025</v>
+        <v>2008</v>
       </c>
       <c r="G181">
-        <v>1</v>
+        <v>6.768</v>
       </c>
       <c r="H181" t="s">
-        <v>264</v>
+        <v>397</v>
       </c>
       <c r="I181" t="s">
-        <v>69</v>
+        <v>412</v>
       </c>
       <c r="J181" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="B182" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C182" t="s">
         <v>11</v>
       </c>
       <c r="D182" t="s">
-        <v>42</v>
+        <v>395</v>
       </c>
       <c r="E182" t="s">
-        <v>411</v>
+        <v>396</v>
       </c>
       <c r="F182">
-        <v>2012</v>
+        <v>2008</v>
       </c>
       <c r="G182">
-        <v>5.694</v>
+        <v>5.223</v>
       </c>
       <c r="H182" t="s">
+        <v>397</v>
+      </c>
+      <c r="I182" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
       <c r="J182" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="183" spans="1:10">
       <c r="A183" t="s">
         <v>414</v>
       </c>
       <c r="B183" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C183" t="s">
         <v>11</v>
       </c>
       <c r="D183" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="E183" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F183">
         <v>2008</v>
       </c>
       <c r="G183">
-        <v>6.768</v>
+        <v>6.974</v>
       </c>
       <c r="H183" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="I183" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="J183" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="184" spans="1:10">
       <c r="A184" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="B184" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C184" t="s">
-        <v>11</v>
+        <v>270</v>
       </c>
       <c r="D184" t="s">
-        <v>398</v>
+        <v>261</v>
       </c>
       <c r="E184" t="s">
-        <v>399</v>
+        <v>390</v>
       </c>
       <c r="F184">
-        <v>2008</v>
+        <v>2026</v>
       </c>
       <c r="G184">
-        <v>5.223</v>
+        <v>0</v>
       </c>
       <c r="H184" t="s">
-        <v>400</v>
+        <v>272</v>
       </c>
       <c r="I184" t="s">
-        <v>415</v>
+        <v>97</v>
       </c>
       <c r="J184" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="185" spans="1:10">
       <c r="A185" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="B185" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C185" t="s">
-        <v>11</v>
+        <v>270</v>
       </c>
       <c r="D185" t="s">
-        <v>398</v>
+        <v>261</v>
       </c>
       <c r="E185" t="s">
-        <v>399</v>
+        <v>390</v>
       </c>
       <c r="F185">
-        <v>2008</v>
+        <v>2026</v>
       </c>
       <c r="G185">
-        <v>6.974</v>
+        <v>0</v>
       </c>
       <c r="H185" t="s">
-        <v>400</v>
+        <v>272</v>
       </c>
       <c r="I185" t="s">
-        <v>415</v>
+        <v>97</v>
       </c>
       <c r="J185" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="186" spans="1:10">
       <c r="A186" t="s">
+        <v>417</v>
+      </c>
+      <c r="B186" t="s">
+        <v>375</v>
+      </c>
+      <c r="C186" t="s">
+        <v>36</v>
+      </c>
+      <c r="D186"/>
+      <c r="E186" t="s">
         <v>418</v>
       </c>
-      <c r="B186" t="s">
-[...5 lines deleted...]
-      <c r="D186" t="s">
+      <c r="F186">
+        <v>2020</v>
+      </c>
+      <c r="G186">
+        <v>1.417</v>
+      </c>
+      <c r="H186" t="s">
         <v>419</v>
       </c>
-      <c r="E186" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I186" t="s">
-        <v>69</v>
+        <v>420</v>
       </c>
       <c r="J186" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="187" spans="1:10">
       <c r="A187" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B187" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C187" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="D187" t="s">
-        <v>419</v>
+        <v>261</v>
       </c>
       <c r="E187" t="s">
         <v>390</v>
       </c>
       <c r="F187">
         <v>2026</v>
       </c>
       <c r="G187">
         <v>0</v>
       </c>
       <c r="H187" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="I187" t="s">
-        <v>69</v>
+        <v>97</v>
       </c>
       <c r="J187" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="188" spans="1:10">
       <c r="A188" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="B188" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C188" t="s">
-        <v>274</v>
-[...1 lines deleted...]
-      <c r="D188"/>
+        <v>270</v>
+      </c>
+      <c r="D188" t="s">
+        <v>261</v>
+      </c>
       <c r="E188" t="s">
         <v>390</v>
       </c>
       <c r="F188">
         <v>2026</v>
       </c>
       <c r="G188">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H188" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="I188" t="s">
-        <v>69</v>
+        <v>97</v>
       </c>
       <c r="J188" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="189" spans="1:10">
       <c r="A189" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B189" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C189" t="s">
-        <v>241</v>
+        <v>36</v>
       </c>
       <c r="D189"/>
       <c r="E189" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
       <c r="F189">
         <v>2020</v>
       </c>
       <c r="G189">
-        <v>1.417</v>
+        <v>1.822</v>
       </c>
       <c r="H189" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="I189" t="s">
-        <v>87</v>
+        <v>420</v>
       </c>
       <c r="J189" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="190" spans="1:10">
       <c r="A190" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="B190" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C190" t="s">
-        <v>274</v>
-[...1 lines deleted...]
-      <c r="D190"/>
+        <v>11</v>
+      </c>
+      <c r="D190" t="s">
+        <v>53</v>
+      </c>
       <c r="E190" t="s">
-        <v>390</v>
+        <v>408</v>
       </c>
       <c r="F190">
-        <v>2026</v>
+        <v>2016</v>
       </c>
       <c r="G190">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H190" t="s">
-        <v>264</v>
+        <v>409</v>
       </c>
       <c r="I190" t="s">
-        <v>69</v>
+        <v>108</v>
       </c>
       <c r="J190" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="191" spans="1:10">
       <c r="A191" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="B191" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C191" t="s">
-        <v>274</v>
+        <v>36</v>
       </c>
       <c r="D191"/>
       <c r="E191" t="s">
-        <v>390</v>
+        <v>418</v>
       </c>
       <c r="F191">
-        <v>2026</v>
+        <v>2021</v>
       </c>
       <c r="G191">
-        <v>0</v>
+        <v>1.739</v>
       </c>
       <c r="H191" t="s">
-        <v>264</v>
+        <v>419</v>
       </c>
       <c r="I191" t="s">
-        <v>69</v>
+        <v>426</v>
       </c>
       <c r="J191" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192" t="s">
         <v>427</v>
       </c>
       <c r="B192" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C192" t="s">
-        <v>274</v>
+        <v>11</v>
       </c>
       <c r="D192" t="s">
-        <v>419</v>
+        <v>53</v>
       </c>
       <c r="E192" t="s">
-        <v>390</v>
+        <v>408</v>
       </c>
       <c r="F192">
-        <v>2026</v>
+        <v>2016</v>
       </c>
       <c r="G192">
-        <v>0</v>
+        <v>4.602</v>
       </c>
       <c r="H192" t="s">
-        <v>264</v>
+        <v>409</v>
       </c>
       <c r="I192" t="s">
-        <v>69</v>
+        <v>108</v>
       </c>
       <c r="J192" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193" t="s">
         <v>428</v>
       </c>
       <c r="B193" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C193" t="s">
-        <v>274</v>
-[...1 lines deleted...]
-      <c r="D193"/>
+        <v>11</v>
+      </c>
+      <c r="D193" t="s">
+        <v>53</v>
+      </c>
       <c r="E193" t="s">
-        <v>390</v>
+        <v>408</v>
       </c>
       <c r="F193">
-        <v>2026</v>
+        <v>2017</v>
       </c>
       <c r="G193">
-        <v>1</v>
+        <v>4.507</v>
       </c>
       <c r="H193" t="s">
-        <v>264</v>
+        <v>409</v>
       </c>
       <c r="I193" t="s">
-        <v>69</v>
+        <v>429</v>
       </c>
       <c r="J193" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B194" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C194" t="s">
         <v>11</v>
       </c>
       <c r="D194" t="s">
-        <v>398</v>
+        <v>53</v>
       </c>
       <c r="E194" t="s">
-        <v>430</v>
+        <v>376</v>
       </c>
       <c r="F194">
-        <v>2026</v>
+        <v>2011</v>
       </c>
       <c r="G194">
-        <v>8</v>
+        <v>6.631</v>
       </c>
       <c r="H194" t="s">
-        <v>237</v>
+        <v>377</v>
       </c>
       <c r="I194" t="s">
-        <v>69</v>
+        <v>273</v>
       </c>
       <c r="J194" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195" t="s">
         <v>431</v>
       </c>
       <c r="B195" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C195" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="D195"/>
+        <v>11</v>
+      </c>
+      <c r="D195" t="s">
+        <v>53</v>
+      </c>
       <c r="E195" t="s">
-        <v>423</v>
+        <v>432</v>
       </c>
       <c r="F195">
         <v>2020</v>
       </c>
       <c r="G195">
-        <v>1.822</v>
+        <v>1.792</v>
       </c>
       <c r="H195" t="s">
-        <v>424</v>
+        <v>433</v>
       </c>
       <c r="I195" t="s">
-        <v>87</v>
+        <v>434</v>
       </c>
       <c r="J195" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="196" spans="1:10">
       <c r="A196" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="B196" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C196" t="s">
         <v>11</v>
       </c>
       <c r="D196" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="E196" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="F196">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="G196">
-        <v>1</v>
+        <v>8.971</v>
       </c>
       <c r="H196" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="I196" t="s">
-        <v>393</v>
+        <v>436</v>
       </c>
       <c r="J196" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="B197" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C197" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="D197"/>
+        <v>11</v>
+      </c>
+      <c r="D197" t="s">
+        <v>53</v>
+      </c>
       <c r="E197" t="s">
-        <v>423</v>
+        <v>408</v>
       </c>
       <c r="F197">
-        <v>2021</v>
+        <v>2011</v>
       </c>
       <c r="G197">
-        <v>3</v>
+        <v>7.943</v>
       </c>
       <c r="H197" t="s">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="I197" t="s">
-        <v>357</v>
+        <v>436</v>
       </c>
       <c r="J197" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="B198" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C198" t="s">
         <v>11</v>
       </c>
       <c r="D198" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="E198" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="F198">
-        <v>2016</v>
+        <v>2010</v>
       </c>
       <c r="G198">
-        <v>4.602</v>
+        <v>7.08</v>
       </c>
       <c r="H198" t="s">
-        <v>412</v>
+        <v>440</v>
       </c>
       <c r="I198" t="s">
-        <v>393</v>
+        <v>40</v>
       </c>
       <c r="J198" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="B199" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C199" t="s">
-        <v>11</v>
+        <v>270</v>
       </c>
       <c r="D199" t="s">
-        <v>398</v>
+        <v>261</v>
       </c>
       <c r="E199" t="s">
-        <v>436</v>
+        <v>390</v>
       </c>
       <c r="F199">
         <v>2026</v>
       </c>
       <c r="G199">
         <v>1</v>
       </c>
       <c r="H199" t="s">
-        <v>237</v>
+        <v>272</v>
       </c>
       <c r="I199" t="s">
-        <v>69</v>
+        <v>97</v>
       </c>
       <c r="J199" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="B200" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C200" t="s">
-        <v>11</v>
+        <v>270</v>
       </c>
       <c r="D200" t="s">
-        <v>398</v>
+        <v>261</v>
       </c>
       <c r="E200" t="s">
-        <v>436</v>
+        <v>390</v>
       </c>
       <c r="F200">
         <v>2026</v>
       </c>
       <c r="G200">
         <v>1</v>
       </c>
       <c r="H200" t="s">
-        <v>237</v>
+        <v>272</v>
       </c>
       <c r="I200" t="s">
-        <v>69</v>
+        <v>97</v>
       </c>
       <c r="J200" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="B201" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C201" t="s">
-        <v>11</v>
+        <v>270</v>
       </c>
       <c r="D201" t="s">
-        <v>42</v>
+        <v>261</v>
       </c>
       <c r="E201" t="s">
-        <v>411</v>
+        <v>390</v>
       </c>
       <c r="F201">
-        <v>2017</v>
+        <v>2026</v>
       </c>
       <c r="G201">
-        <v>4.507</v>
+        <v>1</v>
       </c>
       <c r="H201" t="s">
-        <v>412</v>
+        <v>272</v>
       </c>
       <c r="I201" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="J201" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="B202" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C202" t="s">
         <v>11</v>
       </c>
       <c r="D202" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="E202" t="s">
-        <v>377</v>
+        <v>445</v>
       </c>
       <c r="F202">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="G202">
-        <v>6.631</v>
+        <v>6.938</v>
       </c>
       <c r="H202" t="s">
-        <v>378</v>
+        <v>446</v>
       </c>
       <c r="I202" t="s">
-        <v>248</v>
+        <v>447</v>
       </c>
       <c r="J202" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="203" spans="1:10">
       <c r="A203" t="s">
-        <v>440</v>
+        <v>448</v>
       </c>
       <c r="B203" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C203" t="s">
         <v>11</v>
       </c>
       <c r="D203" t="s">
-        <v>42</v>
+        <v>395</v>
       </c>
       <c r="E203" t="s">
-        <v>441</v>
+        <v>449</v>
       </c>
       <c r="F203">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="G203">
-        <v>1.792</v>
+        <v>13</v>
       </c>
       <c r="H203" t="s">
-        <v>442</v>
+        <v>236</v>
       </c>
       <c r="I203" t="s">
-        <v>443</v>
+        <v>97</v>
       </c>
       <c r="J203" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="B204" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C204" t="s">
         <v>11</v>
       </c>
       <c r="D204" t="s">
-        <v>58</v>
+        <v>395</v>
       </c>
       <c r="E204" t="s">
-        <v>387</v>
+        <v>449</v>
       </c>
       <c r="F204">
-        <v>2019</v>
+        <v>2026</v>
       </c>
       <c r="G204">
-        <v>1.754</v>
+        <v>8</v>
       </c>
       <c r="H204" t="s">
-        <v>388</v>
+        <v>236</v>
       </c>
       <c r="I204" t="s">
-        <v>393</v>
+        <v>97</v>
       </c>
       <c r="J204" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="205" spans="1:10">
       <c r="A205" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="B205" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C205" t="s">
         <v>11</v>
       </c>
       <c r="D205" t="s">
-        <v>42</v>
+        <v>395</v>
       </c>
       <c r="E205" t="s">
-        <v>446</v>
+        <v>402</v>
       </c>
       <c r="F205">
-        <v>2018</v>
+        <v>2026</v>
       </c>
       <c r="G205">
-        <v>2.695</v>
+        <v>1</v>
       </c>
       <c r="H205" t="s">
-        <v>378</v>
+        <v>403</v>
       </c>
       <c r="I205" t="s">
-        <v>447</v>
+        <v>97</v>
       </c>
       <c r="J205" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="B206" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C206" t="s">
         <v>11</v>
       </c>
       <c r="D206" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="E206" t="s">
-        <v>411</v>
+        <v>453</v>
       </c>
       <c r="F206">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="G206">
-        <v>8.968</v>
+        <v>2.036</v>
       </c>
       <c r="H206" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="I206" t="s">
-        <v>248</v>
+        <v>454</v>
       </c>
       <c r="J206" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="B207" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C207" t="s">
         <v>11</v>
       </c>
       <c r="D207" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="E207" t="s">
-        <v>411</v>
+        <v>456</v>
       </c>
       <c r="F207">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="G207">
-        <v>7.942</v>
+        <v>1.857</v>
       </c>
       <c r="H207" t="s">
-        <v>412</v>
+        <v>83</v>
       </c>
       <c r="I207" t="s">
-        <v>248</v>
+        <v>104</v>
       </c>
       <c r="J207" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208" t="s">
-        <v>450</v>
+        <v>457</v>
       </c>
       <c r="B208" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C208" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="D208"/>
       <c r="E208" t="s">
-        <v>451</v>
+        <v>418</v>
       </c>
       <c r="F208">
-        <v>2010</v>
+        <v>2020</v>
       </c>
       <c r="G208">
-        <v>7.077</v>
+        <v>2.348</v>
       </c>
       <c r="H208" t="s">
-        <v>452</v>
+        <v>419</v>
       </c>
       <c r="I208" t="s">
-        <v>453</v>
+        <v>420</v>
       </c>
       <c r="J208" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="B209" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C209" t="s">
-        <v>274</v>
-[...1 lines deleted...]
-      <c r="D209"/>
+        <v>11</v>
+      </c>
+      <c r="D209" t="s">
+        <v>48</v>
+      </c>
       <c r="E209" t="s">
-        <v>390</v>
+        <v>453</v>
       </c>
       <c r="F209">
-        <v>2026</v>
+        <v>2021</v>
       </c>
       <c r="G209">
-        <v>1</v>
+        <v>1.138</v>
       </c>
       <c r="H209" t="s">
-        <v>264</v>
+        <v>409</v>
       </c>
       <c r="I209" t="s">
-        <v>69</v>
+        <v>459</v>
       </c>
       <c r="J209" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="B210" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C210" t="s">
         <v>11</v>
       </c>
       <c r="D210" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="E210" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="F210">
-        <v>2012</v>
+        <v>2021</v>
       </c>
       <c r="G210">
-        <v>6.937</v>
+        <v>1.64</v>
       </c>
       <c r="H210" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="I210" t="s">
-        <v>69</v>
+        <v>463</v>
       </c>
       <c r="J210" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="B211" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C211" t="s">
         <v>11</v>
       </c>
       <c r="D211" t="s">
-        <v>398</v>
+        <v>48</v>
       </c>
       <c r="E211" t="s">
-        <v>430</v>
+        <v>461</v>
       </c>
       <c r="F211">
-        <v>2026</v>
+        <v>2021</v>
       </c>
       <c r="G211">
-        <v>13</v>
+        <v>1.442</v>
       </c>
       <c r="H211" t="s">
-        <v>237</v>
+        <v>462</v>
       </c>
       <c r="I211" t="s">
-        <v>69</v>
+        <v>463</v>
       </c>
       <c r="J211" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="B212" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C212" t="s">
         <v>11</v>
       </c>
       <c r="D212" t="s">
-        <v>398</v>
+        <v>48</v>
       </c>
       <c r="E212" t="s">
-        <v>430</v>
+        <v>453</v>
       </c>
       <c r="F212">
-        <v>2026</v>
+        <v>2021</v>
       </c>
       <c r="G212">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="H212" t="s">
-        <v>237</v>
+        <v>409</v>
       </c>
       <c r="I212" t="s">
-        <v>69</v>
+        <v>459</v>
       </c>
       <c r="J212" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="B213" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C213" t="s">
         <v>11</v>
       </c>
       <c r="D213" t="s">
-        <v>398</v>
+        <v>48</v>
       </c>
       <c r="E213" t="s">
-        <v>405</v>
+        <v>461</v>
       </c>
       <c r="F213">
-        <v>2026</v>
+        <v>2021</v>
       </c>
       <c r="G213">
-        <v>1</v>
+        <v>1.161</v>
       </c>
       <c r="H213" t="s">
-        <v>406</v>
+        <v>462</v>
       </c>
       <c r="I213" t="s">
-        <v>69</v>
+        <v>463</v>
       </c>
       <c r="J213" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="B214" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="C214" t="s">
         <v>11</v>
       </c>
       <c r="D214" t="s">
-        <v>398</v>
+        <v>58</v>
       </c>
       <c r="E214" t="s">
-        <v>405</v>
+        <v>468</v>
       </c>
       <c r="F214">
-        <v>2026</v>
+        <v>2020</v>
       </c>
       <c r="G214">
-        <v>1</v>
+        <v>1.885</v>
       </c>
       <c r="H214" t="s">
-        <v>406</v>
+        <v>469</v>
       </c>
       <c r="I214" t="s">
-        <v>69</v>
+        <v>108</v>
       </c>
       <c r="J214" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215" t="s">
-        <v>462</v>
+        <v>470</v>
       </c>
       <c r="B215" t="s">
-        <v>463</v>
+        <v>375</v>
       </c>
       <c r="C215" t="s">
-        <v>464</v>
-[...1 lines deleted...]
-      <c r="D215"/>
+        <v>11</v>
+      </c>
+      <c r="D215" t="s">
+        <v>395</v>
+      </c>
       <c r="E215" t="s">
-        <v>465</v>
+        <v>402</v>
       </c>
       <c r="F215">
-        <v>2018</v>
+        <v>2026</v>
       </c>
       <c r="G215">
-        <v>825</v>
+        <v>6</v>
       </c>
       <c r="H215" t="s">
-        <v>466</v>
+        <v>403</v>
       </c>
       <c r="I215" t="s">
-        <v>467</v>
+        <v>97</v>
       </c>
       <c r="J215" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="216" spans="1:10">
       <c r="A216" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="B216" t="s">
-        <v>463</v>
+        <v>375</v>
       </c>
       <c r="C216" t="s">
-        <v>464</v>
+        <v>11</v>
       </c>
       <c r="D216" t="s">
-        <v>469</v>
+        <v>395</v>
       </c>
       <c r="E216" t="s">
-        <v>470</v>
+        <v>402</v>
       </c>
       <c r="F216">
-        <v>2021</v>
+        <v>2026</v>
       </c>
       <c r="G216">
-        <v>1.003</v>
+        <v>1</v>
       </c>
       <c r="H216" t="s">
-        <v>388</v>
+        <v>403</v>
       </c>
       <c r="I216" t="s">
-        <v>471</v>
+        <v>97</v>
       </c>
       <c r="J216" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="217" spans="1:10">
       <c r="A217" t="s">
         <v>472</v>
       </c>
       <c r="B217" t="s">
-        <v>463</v>
+        <v>375</v>
       </c>
       <c r="C217" t="s">
-        <v>464</v>
+        <v>11</v>
       </c>
       <c r="D217" t="s">
-        <v>308</v>
+        <v>395</v>
       </c>
       <c r="E217" t="s">
-        <v>465</v>
+        <v>402</v>
       </c>
       <c r="F217">
-        <v>2018</v>
+        <v>2026</v>
       </c>
       <c r="G217">
-        <v>2.653</v>
+        <v>1</v>
       </c>
       <c r="H217" t="s">
-        <v>466</v>
+        <v>403</v>
       </c>
       <c r="I217" t="s">
-        <v>467</v>
+        <v>97</v>
       </c>
       <c r="J217" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="218" spans="1:10">
       <c r="A218" t="s">
         <v>473</v>
       </c>
       <c r="B218" t="s">
-        <v>474</v>
+        <v>375</v>
       </c>
       <c r="C218" t="s">
-        <v>475</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="D218"/>
       <c r="E218" t="s">
-        <v>476</v>
-[...2 lines deleted...]
-        <v>477</v>
+        <v>418</v>
+      </c>
+      <c r="F218">
+        <v>2020</v>
       </c>
       <c r="G218">
-        <v>0</v>
+        <v>1.012</v>
       </c>
       <c r="H218" t="s">
-        <v>478</v>
+        <v>419</v>
       </c>
       <c r="I218" t="s">
-        <v>126</v>
+        <v>420</v>
       </c>
       <c r="J218" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="B219" t="s">
-        <v>474</v>
+        <v>375</v>
       </c>
       <c r="C219" t="s">
-        <v>475</v>
+        <v>11</v>
       </c>
       <c r="D219" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="E219" t="s">
-        <v>476</v>
-[...2 lines deleted...]
-        <v>477</v>
+        <v>461</v>
+      </c>
+      <c r="F219">
+        <v>2021</v>
       </c>
       <c r="G219">
-        <v>0</v>
+        <v>1.559</v>
       </c>
       <c r="H219" t="s">
-        <v>478</v>
+        <v>462</v>
       </c>
       <c r="I219" t="s">
-        <v>126</v>
+        <v>463</v>
       </c>
       <c r="J219" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="B220" t="s">
-        <v>474</v>
+        <v>375</v>
       </c>
       <c r="C220" t="s">
-        <v>475</v>
+        <v>36</v>
       </c>
       <c r="D220" t="s">
-        <v>42</v>
+        <v>261</v>
       </c>
       <c r="E220" t="s">
         <v>476</v>
       </c>
-      <c r="F220" t="s">
-        <v>477</v>
+      <c r="F220">
+        <v>2026</v>
       </c>
       <c r="G220">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H220" t="s">
-        <v>478</v>
+        <v>272</v>
       </c>
       <c r="I220" t="s">
-        <v>126</v>
+        <v>97</v>
       </c>
       <c r="J220" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="B221" t="s">
-        <v>474</v>
+        <v>375</v>
       </c>
       <c r="C221" t="s">
-        <v>475</v>
+        <v>36</v>
       </c>
       <c r="D221" t="s">
-        <v>42</v>
+        <v>261</v>
       </c>
       <c r="E221" t="s">
         <v>476</v>
       </c>
-      <c r="F221" t="s">
-        <v>477</v>
+      <c r="F221">
+        <v>2026</v>
       </c>
       <c r="G221">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H221" t="s">
-        <v>478</v>
+        <v>272</v>
       </c>
       <c r="I221" t="s">
-        <v>126</v>
+        <v>97</v>
       </c>
       <c r="J221" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="222" spans="1:10">
       <c r="A222" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="B222" t="s">
-        <v>474</v>
+        <v>375</v>
       </c>
       <c r="C222" t="s">
-        <v>475</v>
+        <v>36</v>
       </c>
       <c r="D222" t="s">
-        <v>42</v>
+        <v>261</v>
       </c>
       <c r="E222" t="s">
         <v>476</v>
       </c>
-      <c r="F222" t="s">
-        <v>477</v>
+      <c r="F222">
+        <v>2026</v>
       </c>
       <c r="G222">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H222" t="s">
-        <v>478</v>
+        <v>272</v>
       </c>
       <c r="I222" t="s">
-        <v>126</v>
+        <v>97</v>
       </c>
       <c r="J222" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="223" spans="1:10">
       <c r="A223" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="B223" t="s">
-        <v>474</v>
+        <v>375</v>
       </c>
       <c r="C223" t="s">
-        <v>475</v>
+        <v>36</v>
       </c>
       <c r="D223" t="s">
-        <v>42</v>
+        <v>261</v>
       </c>
       <c r="E223" t="s">
         <v>476</v>
       </c>
-      <c r="F223" t="s">
-        <v>477</v>
+      <c r="F223">
+        <v>2026</v>
       </c>
       <c r="G223">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H223" t="s">
-        <v>478</v>
+        <v>272</v>
       </c>
       <c r="I223" t="s">
-        <v>126</v>
+        <v>97</v>
       </c>
       <c r="J223" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="224" spans="1:10">
       <c r="A224" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="B224" t="s">
-        <v>474</v>
+        <v>375</v>
       </c>
       <c r="C224" t="s">
-        <v>475</v>
+        <v>36</v>
       </c>
       <c r="D224" t="s">
-        <v>42</v>
+        <v>261</v>
       </c>
       <c r="E224" t="s">
         <v>476</v>
       </c>
-      <c r="F224" t="s">
-        <v>477</v>
+      <c r="F224">
+        <v>2026</v>
       </c>
       <c r="G224">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H224" t="s">
-        <v>478</v>
+        <v>272</v>
       </c>
       <c r="I224" t="s">
-        <v>126</v>
+        <v>97</v>
       </c>
       <c r="J224" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="225" spans="1:10">
       <c r="A225" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="B225" t="s">
-        <v>474</v>
+        <v>375</v>
       </c>
       <c r="C225" t="s">
-        <v>475</v>
+        <v>36</v>
       </c>
       <c r="D225" t="s">
-        <v>42</v>
+        <v>261</v>
       </c>
       <c r="E225" t="s">
         <v>476</v>
       </c>
-      <c r="F225" t="s">
-        <v>477</v>
+      <c r="F225">
+        <v>2026</v>
       </c>
       <c r="G225">
+        <v>1</v>
+      </c>
+      <c r="H225" t="s">
+        <v>272</v>
+      </c>
+      <c r="I225" t="s">
+        <v>97</v>
+      </c>
+      <c r="J225" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="226" spans="1:10">
+      <c r="A226" t="s">
+        <v>482</v>
+      </c>
+      <c r="B226" t="s">
+        <v>375</v>
+      </c>
+      <c r="C226" t="s">
+        <v>11</v>
+      </c>
+      <c r="D226" t="s">
+        <v>58</v>
+      </c>
+      <c r="E226" t="s">
+        <v>483</v>
+      </c>
+      <c r="F226">
+        <v>2016</v>
+      </c>
+      <c r="G226">
+        <v>3.646</v>
+      </c>
+      <c r="H226" t="s">
+        <v>484</v>
+      </c>
+      <c r="I226" t="s">
+        <v>459</v>
+      </c>
+      <c r="J226" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="227" spans="1:10">
+      <c r="A227" t="s">
+        <v>485</v>
+      </c>
+      <c r="B227" t="s">
+        <v>375</v>
+      </c>
+      <c r="C227" t="s">
+        <v>11</v>
+      </c>
+      <c r="D227" t="s">
+        <v>58</v>
+      </c>
+      <c r="E227" t="s">
+        <v>483</v>
+      </c>
+      <c r="F227">
+        <v>2016</v>
+      </c>
+      <c r="G227">
+        <v>3.795</v>
+      </c>
+      <c r="H227" t="s">
+        <v>484</v>
+      </c>
+      <c r="I227" t="s">
+        <v>459</v>
+      </c>
+      <c r="J227" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="228" spans="1:10">
+      <c r="A228" t="s">
+        <v>486</v>
+      </c>
+      <c r="B228" t="s">
+        <v>375</v>
+      </c>
+      <c r="C228" t="s">
+        <v>11</v>
+      </c>
+      <c r="D228" t="s">
+        <v>395</v>
+      </c>
+      <c r="E228" t="s">
+        <v>449</v>
+      </c>
+      <c r="F228">
+        <v>2026</v>
+      </c>
+      <c r="G228">
+        <v>1</v>
+      </c>
+      <c r="H228" t="s">
+        <v>236</v>
+      </c>
+      <c r="I228" t="s">
+        <v>97</v>
+      </c>
+      <c r="J228" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="229" spans="1:10">
+      <c r="A229" t="s">
+        <v>487</v>
+      </c>
+      <c r="B229" t="s">
+        <v>375</v>
+      </c>
+      <c r="C229" t="s">
+        <v>11</v>
+      </c>
+      <c r="D229" t="s">
+        <v>395</v>
+      </c>
+      <c r="E229" t="s">
+        <v>449</v>
+      </c>
+      <c r="F229">
+        <v>2026</v>
+      </c>
+      <c r="G229">
+        <v>1</v>
+      </c>
+      <c r="H229" t="s">
+        <v>236</v>
+      </c>
+      <c r="I229" t="s">
+        <v>97</v>
+      </c>
+      <c r="J229" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10">
+      <c r="A230" t="s">
+        <v>488</v>
+      </c>
+      <c r="B230" t="s">
+        <v>375</v>
+      </c>
+      <c r="C230" t="s">
+        <v>36</v>
+      </c>
+      <c r="D230"/>
+      <c r="E230" t="s">
+        <v>418</v>
+      </c>
+      <c r="F230">
+        <v>2021</v>
+      </c>
+      <c r="G230">
+        <v>1.597</v>
+      </c>
+      <c r="H230" t="s">
+        <v>419</v>
+      </c>
+      <c r="I230" t="s">
+        <v>426</v>
+      </c>
+      <c r="J230" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="231" spans="1:10">
+      <c r="A231" t="s">
+        <v>489</v>
+      </c>
+      <c r="B231" t="s">
+        <v>490</v>
+      </c>
+      <c r="C231" t="s">
+        <v>491</v>
+      </c>
+      <c r="D231" t="s">
+        <v>294</v>
+      </c>
+      <c r="E231" t="s">
+        <v>492</v>
+      </c>
+      <c r="F231">
+        <v>2018</v>
+      </c>
+      <c r="G231">
+        <v>2.653</v>
+      </c>
+      <c r="H231" t="s">
+        <v>493</v>
+      </c>
+      <c r="I231" t="s">
+        <v>494</v>
+      </c>
+      <c r="J231" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="232" spans="1:10">
+      <c r="A232" t="s">
+        <v>495</v>
+      </c>
+      <c r="B232" t="s">
+        <v>490</v>
+      </c>
+      <c r="C232" t="s">
+        <v>11</v>
+      </c>
+      <c r="D232" t="s">
+        <v>496</v>
+      </c>
+      <c r="E232" t="s">
+        <v>497</v>
+      </c>
+      <c r="F232">
+        <v>2021</v>
+      </c>
+      <c r="G232">
+        <v>1.344</v>
+      </c>
+      <c r="H232" t="s">
+        <v>498</v>
+      </c>
+      <c r="I232" t="s">
+        <v>88</v>
+      </c>
+      <c r="J232" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="233" spans="1:10">
+      <c r="A233" t="s">
+        <v>499</v>
+      </c>
+      <c r="B233" t="s">
+        <v>490</v>
+      </c>
+      <c r="C233" t="s">
+        <v>491</v>
+      </c>
+      <c r="D233" t="s">
+        <v>294</v>
+      </c>
+      <c r="E233" t="s">
+        <v>500</v>
+      </c>
+      <c r="F233">
+        <v>2020</v>
+      </c>
+      <c r="G233">
+        <v>3.146</v>
+      </c>
+      <c r="H233" t="s">
+        <v>493</v>
+      </c>
+      <c r="I233" t="s">
+        <v>501</v>
+      </c>
+      <c r="J233" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="234" spans="1:10">
+      <c r="A234" t="s">
+        <v>502</v>
+      </c>
+      <c r="B234" t="s">
+        <v>490</v>
+      </c>
+      <c r="C234" t="s">
+        <v>11</v>
+      </c>
+      <c r="D234" t="s">
+        <v>496</v>
+      </c>
+      <c r="E234" t="s">
+        <v>497</v>
+      </c>
+      <c r="F234">
+        <v>2021</v>
+      </c>
+      <c r="G234">
+        <v>1.099</v>
+      </c>
+      <c r="H234" t="s">
+        <v>498</v>
+      </c>
+      <c r="I234" t="s">
+        <v>88</v>
+      </c>
+      <c r="J234" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="235" spans="1:10">
+      <c r="A235" t="s">
+        <v>503</v>
+      </c>
+      <c r="B235" t="s">
+        <v>490</v>
+      </c>
+      <c r="C235" t="s">
+        <v>11</v>
+      </c>
+      <c r="D235" t="s">
+        <v>496</v>
+      </c>
+      <c r="E235" t="s">
+        <v>497</v>
+      </c>
+      <c r="F235">
+        <v>2021</v>
+      </c>
+      <c r="G235">
+        <v>58</v>
+      </c>
+      <c r="H235" t="s">
+        <v>498</v>
+      </c>
+      <c r="I235" t="s">
+        <v>88</v>
+      </c>
+      <c r="J235" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="236" spans="1:10">
+      <c r="A236" t="s">
+        <v>504</v>
+      </c>
+      <c r="B236" t="s">
+        <v>505</v>
+      </c>
+      <c r="C236" t="s">
+        <v>506</v>
+      </c>
+      <c r="D236" t="s">
+        <v>53</v>
+      </c>
+      <c r="E236" t="s">
+        <v>507</v>
+      </c>
+      <c r="F236" t="s">
+        <v>259</v>
+      </c>
+      <c r="G236">
         <v>0</v>
       </c>
-      <c r="H225" t="s">
-[...5 lines deleted...]
-      <c r="J225" t="s">
+      <c r="H236" t="s">
+        <v>508</v>
+      </c>
+      <c r="I236" t="s">
+        <v>156</v>
+      </c>
+      <c r="J236" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="237" spans="1:10">
+      <c r="A237" t="s">
+        <v>509</v>
+      </c>
+      <c r="B237" t="s">
+        <v>505</v>
+      </c>
+      <c r="C237" t="s">
+        <v>506</v>
+      </c>
+      <c r="D237" t="s">
+        <v>53</v>
+      </c>
+      <c r="E237" t="s">
+        <v>507</v>
+      </c>
+      <c r="F237" t="s">
+        <v>259</v>
+      </c>
+      <c r="G237">
+        <v>0</v>
+      </c>
+      <c r="H237" t="s">
+        <v>508</v>
+      </c>
+      <c r="I237" t="s">
+        <v>156</v>
+      </c>
+      <c r="J237" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="238" spans="1:10">
+      <c r="A238" t="s">
+        <v>510</v>
+      </c>
+      <c r="B238" t="s">
+        <v>505</v>
+      </c>
+      <c r="C238" t="s">
+        <v>506</v>
+      </c>
+      <c r="D238" t="s">
+        <v>53</v>
+      </c>
+      <c r="E238" t="s">
+        <v>507</v>
+      </c>
+      <c r="F238" t="s">
+        <v>259</v>
+      </c>
+      <c r="G238">
+        <v>0</v>
+      </c>
+      <c r="H238" t="s">
+        <v>508</v>
+      </c>
+      <c r="I238" t="s">
+        <v>156</v>
+      </c>
+      <c r="J238" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="239" spans="1:10">
+      <c r="A239" t="s">
+        <v>511</v>
+      </c>
+      <c r="B239" t="s">
+        <v>505</v>
+      </c>
+      <c r="C239" t="s">
+        <v>506</v>
+      </c>
+      <c r="D239" t="s">
+        <v>53</v>
+      </c>
+      <c r="E239" t="s">
+        <v>507</v>
+      </c>
+      <c r="F239" t="s">
+        <v>259</v>
+      </c>
+      <c r="G239">
+        <v>0</v>
+      </c>
+      <c r="H239" t="s">
+        <v>508</v>
+      </c>
+      <c r="I239" t="s">
+        <v>156</v>
+      </c>
+      <c r="J239" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="240" spans="1:10">
+      <c r="A240" t="s">
+        <v>512</v>
+      </c>
+      <c r="B240" t="s">
+        <v>505</v>
+      </c>
+      <c r="C240" t="s">
+        <v>506</v>
+      </c>
+      <c r="D240" t="s">
+        <v>53</v>
+      </c>
+      <c r="E240" t="s">
+        <v>507</v>
+      </c>
+      <c r="F240" t="s">
+        <v>259</v>
+      </c>
+      <c r="G240">
+        <v>0</v>
+      </c>
+      <c r="H240" t="s">
+        <v>508</v>
+      </c>
+      <c r="I240" t="s">
+        <v>156</v>
+      </c>
+      <c r="J240" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="241" spans="1:10">
+      <c r="A241" t="s">
+        <v>513</v>
+      </c>
+      <c r="B241" t="s">
+        <v>505</v>
+      </c>
+      <c r="C241" t="s">
+        <v>506</v>
+      </c>
+      <c r="D241" t="s">
+        <v>53</v>
+      </c>
+      <c r="E241" t="s">
+        <v>507</v>
+      </c>
+      <c r="F241" t="s">
+        <v>259</v>
+      </c>
+      <c r="G241">
+        <v>0</v>
+      </c>
+      <c r="H241" t="s">
+        <v>508</v>
+      </c>
+      <c r="I241" t="s">
+        <v>156</v>
+      </c>
+      <c r="J241" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="242" spans="1:10">
+      <c r="A242" t="s">
+        <v>514</v>
+      </c>
+      <c r="B242" t="s">
+        <v>505</v>
+      </c>
+      <c r="C242" t="s">
+        <v>506</v>
+      </c>
+      <c r="D242" t="s">
+        <v>53</v>
+      </c>
+      <c r="E242" t="s">
+        <v>507</v>
+      </c>
+      <c r="F242" t="s">
+        <v>259</v>
+      </c>
+      <c r="G242">
+        <v>0</v>
+      </c>
+      <c r="H242" t="s">
+        <v>508</v>
+      </c>
+      <c r="I242" t="s">
+        <v>156</v>
+      </c>
+      <c r="J242" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="243" spans="1:10">
+      <c r="A243" t="s">
+        <v>515</v>
+      </c>
+      <c r="B243" t="s">
+        <v>505</v>
+      </c>
+      <c r="C243" t="s">
+        <v>506</v>
+      </c>
+      <c r="D243" t="s">
+        <v>53</v>
+      </c>
+      <c r="E243" t="s">
+        <v>507</v>
+      </c>
+      <c r="F243" t="s">
+        <v>259</v>
+      </c>
+      <c r="G243">
+        <v>0</v>
+      </c>
+      <c r="H243" t="s">
+        <v>508</v>
+      </c>
+      <c r="I243" t="s">
+        <v>156</v>
+      </c>
+      <c r="J243" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="244" spans="1:10">
+      <c r="A244" t="s">
+        <v>516</v>
+      </c>
+      <c r="B244" t="s">
+        <v>505</v>
+      </c>
+      <c r="C244" t="s">
+        <v>153</v>
+      </c>
+      <c r="D244" t="s">
+        <v>53</v>
+      </c>
+      <c r="E244" t="s">
+        <v>517</v>
+      </c>
+      <c r="F244">
+        <v>2023</v>
+      </c>
+      <c r="G244">
+        <v>0</v>
+      </c>
+      <c r="H244" t="s">
+        <v>518</v>
+      </c>
+      <c r="I244" t="s">
+        <v>519</v>
+      </c>
+      <c r="J244" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="245" spans="1:10">
+      <c r="A245" t="s">
+        <v>520</v>
+      </c>
+      <c r="B245" t="s">
+        <v>505</v>
+      </c>
+      <c r="C245" t="s">
+        <v>153</v>
+      </c>
+      <c r="D245" t="s">
+        <v>53</v>
+      </c>
+      <c r="E245" t="s">
+        <v>521</v>
+      </c>
+      <c r="F245">
+        <v>2023</v>
+      </c>
+      <c r="G245">
+        <v>1</v>
+      </c>
+      <c r="H245" t="s">
+        <v>522</v>
+      </c>
+      <c r="I245" t="s">
+        <v>167</v>
+      </c>
+      <c r="J245" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>